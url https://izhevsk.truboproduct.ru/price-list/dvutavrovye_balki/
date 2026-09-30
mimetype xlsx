--- v0 (2026-05-28)
+++ v1 (2026-09-30)
@@ -530,17737 +530,17737 @@
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 24ДБ1 239х115х5,5х9,3 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>1936 ₽/шт.</t>
+          <t>4980 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 24ДБ1 239х115х5,5х9,3 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>1816 ₽/шт.</t>
+          <t>4951 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 24ДБ1 239х115х5,5х9,3 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>1803 ₽/шт.</t>
+          <t>4944 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 24ДБ1 239х115х5,5х9,3 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>1713 ₽/шт.</t>
+          <t>4939 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 24ДБ1 239х115х5,5х9,3 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>1882 ₽/шт.</t>
+          <t>4968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 24ДБ1 239х115х5,5х9,3 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>1820 ₽/шт.</t>
+          <t>4958 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 24ДБ1 239х115х5,5х9,3 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>1943 ₽/шт.</t>
+          <t>5021 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 27ДБ1 269х125х6х9,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>1833 ₽/шт.</t>
+          <t>6250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 27ДБ1 269х125х6х9,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>2007 ₽/шт.</t>
+          <t>6259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 27ДБ1 269х125х6х9,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>1755 ₽/шт.</t>
+          <t>6215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 27ДБ1 269х125х6х9,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>1747 ₽/шт.</t>
+          <t>6210 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 27ДБ1 269х125х6х9,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>1741 ₽/шт.</t>
+          <t>6210 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 27ДБ1 269х125х6х9,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>1956 ₽/шт.</t>
+          <t>6255 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 27ДБ1 269х125х6х9,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>1788 ₽/шт.</t>
+          <t>6221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 30ДШ1 300,6х201,9х9,4х16 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>1835 ₽/шт.</t>
+          <t>7724 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 30ДШ1 300,6х201,9х9,4х16 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>2021 ₽/шт.</t>
+          <t>7739 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 30ДШ1 300,6х201,9х9,4х16 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>1504 ₽/шт.</t>
+          <t>7718 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 30ДШ1 300,6х201,9х9,4х16 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>1501 ₽/шт.</t>
+          <t>7712 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 30ДШ1 300,6х201,9х9,4х16 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>1861 ₽/шт.</t>
+          <t>7730 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 30ДШ1 300,6х201,9х9,4х16 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>2052 ₽/шт.</t>
+          <t>7743 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 30ДШ1 300,6х201,9х9,4х16 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>1926 ₽/шт.</t>
+          <t>7730 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 35ДБ1 349х127х5,8х8,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>1545 ₽/шт.</t>
+          <t>8348 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 35ДБ1 349х127х5,8х8,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>1627 ₽/шт.</t>
+          <t>8356 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 35ДБ1 349х127х5,8х8,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>1749 ₽/шт.</t>
+          <t>8360 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 35ДБ1 349х127х5,8х8,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>2052 ₽/шт.</t>
+          <t>8392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 35ДБ1 349х127х5,8х8,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>1759 ₽/шт.</t>
+          <t>8367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 35ДБ1 349х127х5,8х8,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>1999 ₽/шт.</t>
+          <t>8367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 35ДБ1 349х127х5,8х8,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>1615 ₽/шт.</t>
+          <t>8349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 36ДБ1 360х145х7,2х12,3 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>1876 ₽/шт.</t>
+          <t>8647 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 36ДБ1 360х145х7,2х12,3 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>1815 ₽/шт.</t>
+          <t>8627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 36ДБ1 360х145х7,2х12,3 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>1864 ₽/шт.</t>
+          <t>8642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 36ДБ1 360х145х7,2х12,3 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>1887 ₽/шт.</t>
+          <t>8653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 36ДБ1 360х145х7,2х12,3 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>2012 ₽/шт.</t>
+          <t>8662 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 36ДБ1 360х145х7,2х12,3 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>1921 ₽/шт.</t>
+          <t>8653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 36ДБ1 360х145х7,2х12,3 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>1715 ₽/шт.</t>
+          <t>8622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 40ДБ1 399х139х6,2х9 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>1747 ₽/шт.</t>
+          <t>9990 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 40ДБ1 399х139х6,2х9 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>1897 ₽/шт.</t>
+          <t>9991 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 40ДБ1 399х139х6,2х9 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>1860 ₽/шт.</t>
+          <t>9991 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 40ДБ1 399х139х6,2х9 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>1633 ₽/шт.</t>
+          <t>9976 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 40ДБ1 399х139х6,2х9 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>1609 ₽/шт.</t>
+          <t>9975 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 40ДБ1 399х139х6,2х9 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>1728 ₽/шт.</t>
+          <t>9981 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 40ДБ1 399х139х6,2х9 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>1945 ₽/шт.</t>
+          <t>9992 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 40ДШ1 397,6х302х11,5х18,7 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>2046 ₽/шт.</t>
+          <t>9968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 40ДШ1 397,6х302х11,5х18,7 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>1504 ₽/шт.</t>
+          <t>9876 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 40ДШ1 397,6х302х11,5х18,7 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>1780 ₽/шт.</t>
+          <t>9897 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 40ДШ1 397,6х302х11,5х18,7 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>1896 ₽/шт.</t>
+          <t>9934 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 40ДШ1 397,6х302х11,5х18,7 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>1857 ₽/шт.</t>
+          <t>9918 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 40ДШ1 397,6х302х11,5х18,7 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>2037 ₽/шт.</t>
+          <t>9967 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 40ДШ1 397,6х302х11,5х18,7 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>1770 ₽/шт.</t>
+          <t>9882 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 45ДБ1 450х152х7,4х11 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>1500 ₽/шт.</t>
+          <t>10653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 45ДБ1 450х152х7,4х11 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>1760 ₽/шт.</t>
+          <t>10739 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 45ДБ1 450х152х7,4х11 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>1747 ₽/шт.</t>
+          <t>10737 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 45ДБ1 450х152х7,4х11 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>2039 ₽/шт.</t>
+          <t>10762 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 45ДБ1 450х152х7,4х11 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>1720 ₽/шт.</t>
+          <t>10731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 45ДБ1 450х152х7,4х11 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>1520 ₽/шт.</t>
+          <t>10660 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 45ДБ1 450х152х7,4х11 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>2032 ₽/шт.</t>
+          <t>10758 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 45ДБ2 450х180х7,6х13,3 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>1735 ₽/шт.</t>
+          <t>10737 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 45ДБ2 450х180х7,6х13,3 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>1765 ₽/шт.</t>
+          <t>10745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 45ДБ2 450х180х7,6х13,3 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>1527 ₽/шт.</t>
+          <t>10698 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 45ДБ2 450х180х7,6х13,3 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>2014 ₽/шт.</t>
+          <t>10749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 45ДБ2 450х180х7,6х13,3 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>1690 ₽/шт.</t>
+          <t>10711 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 45ДБ2 450х180х7,6х13,3 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>1525 ₽/шт.</t>
+          <t>10663 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 45ДБ2 450х180х7,6х13,3 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>1647 ₽/шт.</t>
+          <t>10700 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 50ДШ1 496,2х303,8х14,2х21 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>1843 ₽/шт.</t>
+          <t>11818 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 50ДШ1 496,2х303,8х14,2х21 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>1855 ₽/шт.</t>
+          <t>11820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 50ДШ1 496,2х303,8х14,2х21 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>1863 ₽/шт.</t>
+          <t>11832 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 50ДШ1 496,2х303,8х14,2х21 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>1639 ₽/шт.</t>
+          <t>11810 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 50ДШ1 496,2х303,8х14,2х21 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>1502 ₽/шт.</t>
+          <t>11766 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 50ДШ1 496,2х303,8х14,2х21 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>1537 ₽/шт.</t>
+          <t>11796 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Двутавровая балка дополнительной серии 50ДШ1 496,2х303,8х14,2х21 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>1576 ₽/шт.</t>
+          <t>11800 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 20К1 195х200х6,5х10 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>8101 ₽/шт.</t>
+          <t>3546 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 20К1 195х200х6,5х10 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>7757 ₽/шт.</t>
+          <t>3535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 20К1 195х200х6,5х10 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>7549 ₽/шт.</t>
+          <t>3507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 20К1 195х200х6,5х10 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>7759 ₽/шт.</t>
+          <t>3542 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 20К1 195х200х6,5х10 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>7674 ₽/шт.</t>
+          <t>3514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 20К1 195х200х6,5х10 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>7507 ₽/шт.</t>
+          <t>3487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 20К1 195х200х6,5х10 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>8537 ₽/шт.</t>
+          <t>3563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 20К2 198х200х7х11,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>7766 ₽/шт.</t>
+          <t>3569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 20К2 198х200х7х11,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>8068 ₽/шт.</t>
+          <t>3584 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 20К2 198х200х7х11,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>7555 ₽/шт.</t>
+          <t>3564 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 20К2 198х200х7х11,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>7794 ₽/шт.</t>
+          <t>3571 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 20К2 198х200х7х11,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>7737 ₽/шт.</t>
+          <t>3568 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 20К2 198х200х7х11,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>8162 ₽/шт.</t>
+          <t>3592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 20К2 198х200х7х11,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>8024 ₽/шт.</t>
+          <t>3577 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 23К1 227х240х7х10,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>7776 ₽/шт.</t>
+          <t>4754 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 23К1 227х240х7х10,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>8342 ₽/шт.</t>
+          <t>4784 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 23К1 227х240х7х10,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>7567 ₽/шт.</t>
+          <t>4747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 23К1 227х240х7х10,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>8051 ₽/шт.</t>
+          <t>4775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 23К1 227х240х7х10,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>8466 ₽/шт.</t>
+          <t>4798 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 23К1 227х240х7х10,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>7725 ₽/шт.</t>
+          <t>4748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 23К1 227х240х7х10,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>8006 ₽/шт.</t>
+          <t>4763 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 23К2 230х240х8х12 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>7517 ₽/шт.</t>
+          <t>4806 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 23К2 230х240х8х12 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>8000 ₽/шт.</t>
+          <t>4852 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 23К2 230х240х8х12 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>8018 ₽/шт.</t>
+          <t>4854 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 23К2 230х240х8х12 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>7920 ₽/шт.</t>
+          <t>4808 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 23К2 230х240х8х12 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>8580 ₽/шт.</t>
+          <t>4873 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 23К2 230х240х8х12 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>7989 ₽/шт.</t>
+          <t>4849 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 23К2 230х240х8х12 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>8378 ₽/шт.</t>
+          <t>4869 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K1 255х260х8х12 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>8428 ₽/шт.</t>
+          <t>5848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K1 255х260х8х12 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>8329 ₽/шт.</t>
+          <t>5820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K1 255х260х8х12 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>7815 ₽/шт.</t>
+          <t>5804 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K1 255х260х8х12 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>8310 ₽/шт.</t>
+          <t>5806 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K1 255х260х8х12 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>8340 ₽/шт.</t>
+          <t>5843 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K1 255х260х8х12 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>7509 ₽/шт.</t>
+          <t>5793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K1 255х260х8х12 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>8313 ₽/шт.</t>
+          <t>5807 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K2 258х260х9х13,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>7513 ₽/шт.</t>
+          <t>5849 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K2 258х260х9х13,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>7795 ₽/шт.</t>
+          <t>5894 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K2 258х260х9х13,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>7598 ₽/шт.</t>
+          <t>5865 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K2 258х260х9х13,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>8470 ₽/шт.</t>
+          <t>5937 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K2 258х260х9х13,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>7724 ₽/шт.</t>
+          <t>5877 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K2 258х260х9х13,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>8404 ₽/шт.</t>
+          <t>5929 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K2 258х260х9х13,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>8208 ₽/шт.</t>
+          <t>5897 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K3 262х260х10х15,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>8535 ₽/шт.</t>
+          <t>6170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K3 262х260х10х15,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>8569 ₽/шт.</t>
+          <t>6171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K3 262х260х10х15,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>8574 ₽/шт.</t>
+          <t>6176 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K3 262х260х10х15,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>8401 ₽/шт.</t>
+          <t>6152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K3 262х260х10х15,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>8471 ₽/шт.</t>
+          <t>6156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K3 262х260х10х15,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>7585 ₽/шт.</t>
+          <t>6128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 26K3 262х260х10х15,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>7982 ₽/шт.</t>
+          <t>6130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К1 296х300х9х13,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>7911 ₽/шт.</t>
+          <t>7037 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К1 296х300х9х13,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>7863 ₽/шт.</t>
+          <t>7009 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К1 296х300х9х13,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>7926 ₽/шт.</t>
+          <t>7038 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К1 296х300х9х13,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>8113 ₽/шт.</t>
+          <t>7039 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К1 296х300х9х13,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>8543 ₽/шт.</t>
+          <t>7045 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К1 296х300х9х13,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>7526 ₽/шт.</t>
+          <t>7008 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К1 296х300х9х13,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>8303 ₽/шт.</t>
+          <t>7041 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К2 304х300х10х15,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>7648 ₽/шт.</t>
+          <t>7749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К2 304х300х10х15,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>7791 ₽/шт.</t>
+          <t>7793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К2 304х300х10х15,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>8243 ₽/шт.</t>
+          <t>7828 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К2 304х300х10х15,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>8085 ₽/шт.</t>
+          <t>7807 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К2 304х300х10х15,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>7787 ₽/шт.</t>
+          <t>7788 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К2 304х300х10х15,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>8163 ₽/шт.</t>
+          <t>7822 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К2 304х300х10х15,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>7743 ₽/шт.</t>
+          <t>7772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К3 300х300х11,5х17,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>8457 ₽/шт.</t>
+          <t>7533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К3 300х300х11,5х17,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>8257 ₽/шт.</t>
+          <t>7520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К3 300х300х11,5х17,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>8240 ₽/шт.</t>
+          <t>7519 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К3 300х300х11,5х17,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>8294 ₽/шт.</t>
+          <t>7529 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К3 300х300х11,5х17,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>7573 ₽/шт.</t>
+          <t>7478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К3 300х300х11,5х17,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>8197 ₽/шт.</t>
+          <t>7517 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 30К3 300х300х11,5х17,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>8545 ₽/шт.</t>
+          <t>7537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К1 343х350х10х15 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>8561 ₽/шт.</t>
+          <t>8168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К1 343х350х10х15 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>7549 ₽/шт.</t>
+          <t>8107 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К1 343х350х10х15 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>7620 ₽/шт.</t>
+          <t>8126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К1 343х350х10х15 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>8264 ₽/шт.</t>
+          <t>8156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К1 343х350х10х15 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>8446 ₽/шт.</t>
+          <t>8160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К1 343х350х10х15 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>8242 ₽/шт.</t>
+          <t>8138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К1 343х350х10х15 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>8167 ₽/шт.</t>
+          <t>8137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К2 348х350х11х17,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>8111 ₽/шт.</t>
+          <t>8342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К2 348х350х11х17,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>8034 ₽/шт.</t>
+          <t>8334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К2 348х350х11х17,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>8044 ₽/шт.</t>
+          <t>8337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К2 348х350х11х17,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>7702 ₽/шт.</t>
+          <t>8329 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К2 348х350х11х17,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>8239 ₽/шт.</t>
+          <t>8344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К2 348х350х11х17,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>8109 ₽/шт.</t>
+          <t>8337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К2 348х350х11х17,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>7607 ₽/шт.</t>
+          <t>8323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К3 353х350х13х20 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>8500 ₽/шт.</t>
+          <t>8610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К3 353х350х13х20 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>7712 ₽/шт.</t>
+          <t>8544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К3 353х350х13х20 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>8311 ₽/шт.</t>
+          <t>8604 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К3 353х350х13х20 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>8278 ₽/шт.</t>
+          <t>8581 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К3 353х350х13х20 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>7732 ₽/шт.</t>
+          <t>8559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К3 353х350х13х20 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>8146 ₽/шт.</t>
+          <t>8581 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 35К3 353х350х13х20 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>8000 ₽/шт.</t>
+          <t>8569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К1 393х400х11х16,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>7669 ₽/шт.</t>
+          <t>9579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К1 393х400х11х16,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>7909 ₽/шт.</t>
+          <t>9603 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К1 393х400х11х16,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>8307 ₽/шт.</t>
+          <t>9608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К1 393х400х11х16,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>7567 ₽/шт.</t>
+          <t>9572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К1 393х400х11х16,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>8428 ₽/шт.</t>
+          <t>9631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К1 393х400х11х16,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>7740 ₽/шт.</t>
+          <t>9582 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К1 393х400х11х16,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>7814 ₽/шт.</t>
+          <t>9601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К2 400х400х13х20 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>8421 ₽/шт.</t>
+          <t>10027 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К2 400х400х13х20 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>8492 ₽/шт.</t>
+          <t>10035 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К2 400х400х13х20 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>7747 ₽/шт.</t>
+          <t>10005 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К2 400х400х13х20 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>7669 ₽/шт.</t>
+          <t>10003 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К2 400х400х13х20 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>7519 ₽/шт.</t>
+          <t>9992 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К2 400х400х13х20 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>7911 ₽/шт.</t>
+          <t>10024 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К2 400х400х13х20 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>8464 ₽/шт.</t>
+          <t>10031 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К3 409х400х16х24,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>7707 ₽/шт.</t>
+          <t>10213 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К3 409х400х16х24,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>7858 ₽/шт.</t>
+          <t>10227 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К3 409х400х16х24,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>8441 ₽/шт.</t>
+          <t>10232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К3 409х400х16х24,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>7771 ₽/шт.</t>
+          <t>10218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К3 409х400х16х24,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>7512 ₽/шт.</t>
+          <t>10208 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К3 409х400х16х24,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>8480 ₽/шт.</t>
+          <t>10236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К3 409х400х16х24,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>7687 ₽/шт.</t>
+          <t>10209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К4 419х400х19х29,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>7779 ₽/шт.</t>
+          <t>10256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К4 419х400х19х29,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>8322 ₽/шт.</t>
+          <t>10294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К4 419х400х19х29,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>7790 ₽/шт.</t>
+          <t>10257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К4 419х400х19х29,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>7867 ₽/шт.</t>
+          <t>10281 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К4 419х400х19х29,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>7688 ₽/шт.</t>
+          <t>10252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К4 419х400х19х29,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>7576 ₽/шт.</t>
+          <t>10249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К4 419х400х19х29,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>8405 ₽/шт.</t>
+          <t>10313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К5 431х400х23х35,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>7839 ₽/шт.</t>
+          <t>10332 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К5 431х400х23х35,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>8447 ₽/шт.</t>
+          <t>10339 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К5 431х400х23х35,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>8551 ₽/шт.</t>
+          <t>10352 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К5 431х400х23х35,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>7635 ₽/шт.</t>
+          <t>10320 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К5 431х400х23х35,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>7668 ₽/шт.</t>
+          <t>10324 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К5 431х400х23х35,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>8055 ₽/шт.</t>
+          <t>10335 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>Двутавровая балка колонный 40К5 431х400х23х35,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>8307 ₽/шт.</t>
+          <t>10338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>2996 ₽/шт.</t>
+          <t>2134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст1кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>3544 ₽/шт.</t>
+          <t>2198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст1пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>3768 ₽/шт.</t>
+          <t>2201 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст1сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>2504 ₽/шт.</t>
+          <t>2087 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст2кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>2824 ₽/шт.</t>
+          <t>2114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст2сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>2984 ₽/шт.</t>
+          <t>2133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст3Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>3489 ₽/шт.</t>
+          <t>2183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст3Гсп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>2571 ₽/шт.</t>
+          <t>2105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст3кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>2856 ₽/шт.</t>
+          <t>2124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>2702 ₽/шт.</t>
+          <t>2108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>3244 ₽/шт.</t>
+          <t>2141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст4кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>3400 ₽/шт.</t>
+          <t>2183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст4пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>2912 ₽/шт.</t>
+          <t>2124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст4сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>2060 ₽/шт.</t>
+          <t>2028 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст5Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>2420 ₽/шт.</t>
+          <t>2071 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст5пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>3261 ₽/шт.</t>
+          <t>2143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст5сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>3322 ₽/шт.</t>
+          <t>2179 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст6пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>2129 ₽/шт.</t>
+          <t>2032 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 14С 140х80х5,5х9,1 мм Ст6сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>3319 ₽/шт.</t>
+          <t>2171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 18М 180х90х7х12 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>3312 ₽/шт.</t>
+          <t>3079 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 18М 180х90х7х12 мм Ст1кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>2917 ₽/шт.</t>
+          <t>3033 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 18М 180х90х7х12 мм Ст1пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>3098 ₽/шт.</t>
+          <t>3043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 18М 180х90х7х12 мм Ст1сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>2053 ₽/шт.</t>
+          <t>2957 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 18М 180х90х7х12 мм Ст2кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>2367 ₽/шт.</t>
+          <t>2995 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 18М 180х90х7х12 мм Ст2пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>3686 ₽/шт.</t>
+          <t>3127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 18М 180х90х7х12 мм Ст2сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>3084 ₽/шт.</t>
+          <t>3043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 18М 180х90х7х12 мм Ст3Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>2503 ₽/шт.</t>
+          <t>3022 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 18М 180х90х7х12 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>3659 ₽/шт.</t>
+          <t>3121 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 18М 180х90х7х12 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>3031 ₽/шт.</t>
+          <t>3034 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 18М 180х90х7х12 мм Ст4кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>2461 ₽/шт.</t>
+          <t>3019 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 18М 180х90х7х12 мм Ст4пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>3391 ₽/шт.</t>
+          <t>3117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 18М 180х90х7х12 мм Ст5Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>2153 ₽/шт.</t>
+          <t>2972 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 18М 180х90х7х12 мм Ст5пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>2628 ₽/шт.</t>
+          <t>3031 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 18М 180х90х7х12 мм Ст5сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>2450 ₽/шт.</t>
+          <t>3008 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 18М 180х90х7х12 мм Ст6пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>3338 ₽/шт.</t>
+          <t>3116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 18М 180х90х7х12 мм Ст6сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>3336 ₽/шт.</t>
+          <t>3091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>3368 ₽/шт.</t>
+          <t>3912 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст1кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>3329 ₽/шт.</t>
+          <t>3862 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст1пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>2576 ₽/шт.</t>
+          <t>3697 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст1сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>2594 ₽/шт.</t>
+          <t>3697 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст2кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>3096 ₽/шт.</t>
+          <t>3846 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст2пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>3840 ₽/шт.</t>
+          <t>3942 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст2сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>3089 ₽/шт.</t>
+          <t>3840 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст3Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>2057 ₽/шт.</t>
+          <t>3608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст3Гсп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>3335 ₽/шт.</t>
+          <t>3879 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст3кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>2754 ₽/шт.</t>
+          <t>3744 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>2076 ₽/шт.</t>
+          <t>3615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>2288 ₽/шт.</t>
+          <t>3653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст4кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>2098 ₽/шт.</t>
+          <t>3618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст4пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>3356 ₽/шт.</t>
+          <t>3902 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст4сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>2464 ₽/шт.</t>
+          <t>3684 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст5Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>2393 ₽/шт.</t>
+          <t>3681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст5пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>2619 ₽/шт.</t>
+          <t>3718 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст5сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>2562 ₽/шт.</t>
+          <t>3697 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст6пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>3359 ₽/шт.</t>
+          <t>3904 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20С 200х100х7х11,4 мм Ст6сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>2697 ₽/шт.</t>
+          <t>3736 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>3910 ₽/шт.</t>
+          <t>3948 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст1кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>2937 ₽/шт.</t>
+          <t>3786 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст1пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>2680 ₽/шт.</t>
+          <t>3735 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст2кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>3474 ₽/шт.</t>
+          <t>3928 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст2пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>2995 ₽/шт.</t>
+          <t>3831 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст2сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>2131 ₽/шт.</t>
+          <t>3621 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст3Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>2286 ₽/шт.</t>
+          <t>3636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст3Гсп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>2602 ₽/шт.</t>
+          <t>3698 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст3кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>2768 ₽/шт.</t>
+          <t>3772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>2083 ₽/шт.</t>
+          <t>3616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>3690 ₽/шт.</t>
+          <t>3941 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст4кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>2939 ₽/шт.</t>
+          <t>3819 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст4пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>2218 ₽/шт.</t>
+          <t>3634 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст4сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>3298 ₽/шт.</t>
+          <t>3851 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст5Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>2761 ₽/шт.</t>
+          <t>3762 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст5пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>2368 ₽/шт.</t>
+          <t>3681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст5сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>2706 ₽/шт.</t>
+          <t>3740 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст6пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>2162 ₽/шт.</t>
+          <t>3626 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 20Са 200х102х9х11,4 мм Ст6сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>2513 ₽/шт.</t>
+          <t>3691 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 22С 220х110х7,5х12,3 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>2647 ₽/шт.</t>
+          <t>4456 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 22С 220х110х7,5х12,3 мм Ст1кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>2266 ₽/шт.</t>
+          <t>4410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 22С 220х110х7,5х12,3 мм Ст1пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>3539 ₽/шт.</t>
+          <t>4555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 22С 220х110х7,5х12,3 мм Ст1сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>2817 ₽/шт.</t>
+          <t>4465 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 22С 220х110х7,5х12,3 мм Ст2кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>2569 ₽/шт.</t>
+          <t>4452 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 22С 220х110х7,5х12,3 мм Ст2пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>3353 ₽/шт.</t>
+          <t>4526 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 22С 220х110х7,5х12,3 мм Ст2сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>3156 ₽/шт.</t>
+          <t>4508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 22С 220х110х7,5х12,3 мм Ст3Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>2979 ₽/шт.</t>
+          <t>4483 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 22С 220х110х7,5х12,3 мм Ст3Гсп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>3100 ₽/шт.</t>
+          <t>4489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 22С 220х110х7,5х12,3 мм Ст3кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>2676 ₽/шт.</t>
+          <t>4464 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 22С 220х110х7,5х12,3 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>3104 ₽/шт.</t>
+          <t>4495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 22С 220х110х7,5х12,3 мм Ст4кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>3454 ₽/шт.</t>
+          <t>4540 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 22С 220х110х7,5х12,3 мм Ст4пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>3525 ₽/шт.</t>
+          <t>4543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 22С 220х110х7,5х12,3 мм Ст4сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>2264 ₽/шт.</t>
+          <t>4383 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 22С 220х110х7,5х12,3 мм Ст5Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>2379 ₽/шт.</t>
+          <t>4411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 22С 220х110х7,5х12,3 мм Ст5сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>3335 ₽/шт.</t>
+          <t>4519 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 22С 220х110х7,5х12,3 мм Ст6пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>3490 ₽/шт.</t>
+          <t>4541 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 22С 220х110х7,5х12,3 мм Ст6сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>2542 ₽/шт.</t>
+          <t>4431 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 24М 240х110х8,2х14 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>2868 ₽/шт.</t>
+          <t>5063 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 24М 240х110х8,2х14 мм Ст1кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>2934 ₽/шт.</t>
+          <t>5078 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 24М 240х110х8,2х14 мм Ст1пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>3367 ₽/шт.</t>
+          <t>5171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 24М 240х110х8,2х14 мм Ст1сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>3201 ₽/шт.</t>
+          <t>5160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 24М 240х110х8,2х14 мм Ст2кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>2892 ₽/шт.</t>
+          <t>5070 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 24М 240х110х8,2х14 мм Ст2сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>2292 ₽/шт.</t>
+          <t>5036 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 24М 240х110х8,2х14 мм Ст3Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>3819 ₽/шт.</t>
+          <t>5239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 24М 240х110х8,2х14 мм Ст3Гсп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>3090 ₽/шт.</t>
+          <t>5150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 24М 240х110х8,2х14 мм Ст3кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>3722 ₽/шт.</t>
+          <t>5223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 24М 240х110х8,2х14 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>2895 ₽/шт.</t>
+          <t>5072 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 24М 240х110х8,2х14 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>2756 ₽/шт.</t>
+          <t>5048 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 24М 240х110х8,2х14 мм Ст4кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>2659 ₽/шт.</t>
+          <t>5042 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 24М 240х110х8,2х14 мм Ст4сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>2455 ₽/шт.</t>
+          <t>5040 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 24М 240х110х8,2х14 мм Ст5Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>3569 ₽/шт.</t>
+          <t>5193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 24М 240х110х8,2х14 мм Ст5пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>2468 ₽/шт.</t>
+          <t>5041 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 24М 240х110х8,2х14 мм Ст5сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>2997 ₽/шт.</t>
+          <t>5089 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 24М 240х110х8,2х14 мм Ст6пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>3700 ₽/шт.</t>
+          <t>5218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 24М 240х110х8,2х14 мм Ст6сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>2326 ₽/шт.</t>
+          <t>5040 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>3149 ₽/шт.</t>
+          <t>6524 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст1кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>2905 ₽/шт.</t>
+          <t>6433 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст1пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>3024 ₽/шт.</t>
+          <t>6434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст2кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>2445 ₽/шт.</t>
+          <t>6383 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст2пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>2328 ₽/шт.</t>
+          <t>6345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст2сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>2368 ₽/шт.</t>
+          <t>6357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст3Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>2557 ₽/шт.</t>
+          <t>6388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст3Гсп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>2800 ₽/шт.</t>
+          <t>6430 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст3кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>2205 ₽/шт.</t>
+          <t>6329 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>3293 ₽/шт.</t>
+          <t>6541 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>2239 ₽/шт.</t>
+          <t>6331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст4кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>2374 ₽/шт.</t>
+          <t>6359 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст4пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>3054 ₽/шт.</t>
+          <t>6467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст4сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>2242 ₽/шт.</t>
+          <t>6345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст5Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>3762 ₽/шт.</t>
+          <t>6608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст5пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>3636 ₽/шт.</t>
+          <t>6563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст5сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>3641 ₽/шт.</t>
+          <t>6564 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст6пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>2110 ₽/шт.</t>
+          <t>6279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27С 270х122х8,5х13,7 мм Ст6сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>2792 ₽/шт.</t>
+          <t>6427 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27Са 270х124х10,5х13,7 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>3128 ₽/шт.</t>
+          <t>6485 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27Са 270х124х10,5х13,7 мм Ст1кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>3882 ₽/шт.</t>
+          <t>6639 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27Са 270х124х10,5х13,7 мм Ст1пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>3747 ₽/шт.</t>
+          <t>6586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27Са 270х124х10,5х13,7 мм Ст2кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>3565 ₽/шт.</t>
+          <t>6546 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27Са 270х124х10,5х13,7 мм Ст2пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>2403 ₽/шт.</t>
+          <t>6378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27Са 270х124х10,5х13,7 мм Ст2сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>3160 ₽/шт.</t>
+          <t>6530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27Са 270х124х10,5х13,7 мм Ст3Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>3835 ₽/шт.</t>
+          <t>6619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27Са 270х124х10,5х13,7 мм Ст3Гсп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>3661 ₽/шт.</t>
+          <t>6575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27Са 270х124х10,5х13,7 мм Ст4кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>2631 ₽/шт.</t>
+          <t>6392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27Са 270х124х10,5х13,7 мм Ст4пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>3105 ₽/шт.</t>
+          <t>6477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27Са 270х124х10,5х13,7 мм Ст5Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>3615 ₽/шт.</t>
+          <t>6557 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27Са 270х124х10,5х13,7 мм Ст5пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>2377 ₽/шт.</t>
+          <t>6366 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27Са 270х124х10,5х13,7 мм Ст5сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>2106 ₽/шт.</t>
+          <t>6272 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27Са 270х124х10,5х13,7 мм Ст6пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>3855 ₽/шт.</t>
+          <t>6624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 27Са 270х124х10,5х13,7 мм Ст6сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>3186 ₽/шт.</t>
+          <t>6535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 30М 300х130х9х15 мм Ст1кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>3180 ₽/шт.</t>
+          <t>7334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 30М 300х130х9х15 мм Ст1пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>3308 ₽/шт.</t>
+          <t>7364 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 30М 300х130х9х15 мм Ст2сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>2098 ₽/шт.</t>
+          <t>7271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 30М 300х130х9х15 мм Ст3Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>2148 ₽/шт.</t>
+          <t>7279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 30М 300х130х9х15 мм Ст3Гсп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>3052 ₽/шт.</t>
+          <t>7330 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 30М 300х130х9х15 мм Ст3кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>2156 ₽/шт.</t>
+          <t>7289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 30М 300х130х9х15 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>3572 ₽/шт.</t>
+          <t>7405 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 30М 300х130х9х15 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>3025 ₽/шт.</t>
+          <t>7318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 30М 300х130х9х15 мм Ст4кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>3478 ₽/шт.</t>
+          <t>7404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 30М 300х130х9х15 мм Ст4пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>3227 ₽/шт.</t>
+          <t>7354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 30М 300х130х9х15 мм Ст4сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>3596 ₽/шт.</t>
+          <t>7408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 30М 300х130х9х15 мм Ст5Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>2351 ₽/шт.</t>
+          <t>7290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 30М 300х130х9х15 мм Ст5пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>2352 ₽/шт.</t>
+          <t>7298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 30М 300х130х9х15 мм Ст5сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>2579 ₽/шт.</t>
+          <t>7318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 30М 300х130х9х15 мм Ст6пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>3315 ₽/шт.</t>
+          <t>7384 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 30М 300х130х9х15 мм Ст6сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>2502 ₽/шт.</t>
+          <t>7298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36М 360х130х9,5х16 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>2200 ₽/шт.</t>
+          <t>8708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36М 360х130х9,5х16 мм Ст1кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>2214 ₽/шт.</t>
+          <t>8722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36М 360х130х9,5х16 мм Ст1пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>3613 ₽/шт.</t>
+          <t>9063 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36М 360х130х9,5х16 мм Ст1сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>3605 ₽/шт.</t>
+          <t>9019 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36М 360х130х9,5х16 мм Ст2кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>2697 ₽/шт.</t>
+          <t>8818 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36М 360х130х9,5х16 мм Ст2пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>3236 ₽/шт.</t>
+          <t>8951 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36М 360х130х9,5х16 мм Ст2сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>3610 ₽/шт.</t>
+          <t>9043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36М 360х130х9,5х16 мм Ст3Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>3559 ₽/шт.</t>
+          <t>9016 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36М 360х130х9,5х16 мм Ст3Гсп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>3520 ₽/шт.</t>
+          <t>8987 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36М 360х130х9,5х16 мм Ст3кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>3107 ₽/шт.</t>
+          <t>8929 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36М 360х130х9,5х16 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>3878 ₽/шт.</t>
+          <t>9076 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36М 360х130х9,5х16 мм Ст4кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>2374 ₽/шт.</t>
+          <t>8787 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36М 360х130х9,5х16 мм Ст4пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>2232 ₽/шт.</t>
+          <t>8741 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36М 360х130х9,5х16 мм Ст4сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>2916 ₽/шт.</t>
+          <t>8902 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36М 360х130х9,5х16 мм Ст5Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>2790 ₽/шт.</t>
+          <t>8900 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36М 360х130х9,5х16 мм Ст5пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>3793 ₽/шт.</t>
+          <t>9064 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36М 360х130х9,5х16 мм Ст5сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>3286 ₽/шт.</t>
+          <t>8982 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36М 360х130х9,5х16 мм Ст6пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>2722 ₽/шт.</t>
+          <t>8847 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36С 360х140х14х15,8 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>2477 ₽/шт.</t>
+          <t>8795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36С 360х140х14х15,8 мм Ст1кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>3260 ₽/шт.</t>
+          <t>8974 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36С 360х140х14х15,8 мм Ст1пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>3196 ₽/шт.</t>
+          <t>8944 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36С 360х140х14х15,8 мм Ст2кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>2085 ₽/шт.</t>
+          <t>8692 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36С 360х140х14х15,8 мм Ст2пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>2358 ₽/шт.</t>
+          <t>8777 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36С 360х140х14х15,8 мм Ст2сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>2758 ₽/шт.</t>
+          <t>8860 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36С 360х140х14х15,8 мм Ст3Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>2911 ₽/шт.</t>
+          <t>8901 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36С 360х140х14х15,8 мм Ст3Гсп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>3029 ₽/шт.</t>
+          <t>8925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36С 360х140х14х15,8 мм Ст3кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>3910 ₽/шт.</t>
+          <t>9085 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36С 360х140х14х15,8 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>2698 ₽/шт.</t>
+          <t>8833 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36С 360х140х14х15,8 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>2708 ₽/шт.</t>
+          <t>8840 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36С 360х140х14х15,8 мм Ст4кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>2629 ₽/шт.</t>
+          <t>8810 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36С 360х140х14х15,8 мм Ст4пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>3453 ₽/шт.</t>
+          <t>8986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36С 360х140х14х15,8 мм Ст4сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>2640 ₽/шт.</t>
+          <t>8811 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36С 360х140х14х15,8 мм Ст5Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>2741 ₽/шт.</t>
+          <t>8860 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36С 360х140х14х15,8 мм Ст5пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>3681 ₽/шт.</t>
+          <t>9063 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36С 360х140х14х15,8 мм Ст5сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>2240 ₽/шт.</t>
+          <t>8749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 36С 360х140х14х15,8 мм Ст6пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>2215 ₽/шт.</t>
+          <t>8731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>3354 ₽/шт.</t>
+          <t>10866 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст1пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>3336 ₽/шт.</t>
+          <t>10855 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст1сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>3379 ₽/шт.</t>
+          <t>10867 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст2кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>2451 ₽/шт.</t>
+          <t>10799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст2пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>3389 ₽/шт.</t>
+          <t>10869 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст2сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>2335 ₽/шт.</t>
+          <t>10783 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст3Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>2905 ₽/шт.</t>
+          <t>10844 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст3Гсп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>2200 ₽/шт.</t>
+          <t>10774 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст3кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>3658 ₽/шт.</t>
+          <t>10888 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>2214 ₽/шт.</t>
+          <t>10779 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>3012 ₽/шт.</t>
+          <t>10852 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст4кп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>3477 ₽/шт.</t>
+          <t>10879 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст4сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>3612 ₽/шт.</t>
+          <t>10884 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст5Гпс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>2693 ₽/шт.</t>
+          <t>10820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст5пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>2482 ₽/шт.</t>
+          <t>10809 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст5сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>2430 ₽/шт.</t>
+          <t>10793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст6пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>2599 ₽/шт.</t>
+          <t>10815 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст6сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>2901 ₽/шт.</t>
+          <t>10827 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм 09Г2Д ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм 09Г2Д ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>9379 ₽/шт.</t>
+          <t>1563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм 09Г2С ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм 09Г2С ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>12730 ₽/шт.</t>
+          <t>1631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм 09Г2СД ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>10823 ₽/шт.</t>
+          <t>1587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм С345 ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм С345 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>11397 ₽/шт.</t>
+          <t>1542 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм Ст0 ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм Ст0 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>14359 ₽/шт.</t>
+          <t>1632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм Ст3пс ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм Ст3пс ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>9446 ₽/шт.</t>
+          <t>1518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм Ст3сп ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>13062 ₽/шт.</t>
+          <t>1501 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм 09Г2Д ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>13138 ₽/шт.</t>
+          <t>14498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм 09Г2С ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>11649 ₽/шт.</t>
+          <t>14527 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>9981 ₽/шт.</t>
+          <t>14509 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм С345 ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>11480 ₽/шт.</t>
+          <t>14520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм Ст0 ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>10510 ₽/шт.</t>
+          <t>14543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм Ст3пс ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>9458 ₽/шт.</t>
+          <t>14508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм Ст3сп ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>13824 ₽/шт.</t>
+          <t>14539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм 09Г2Д ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>10553 ₽/шт.</t>
+          <t>14657 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм 09Г2С ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>10044 ₽/шт.</t>
+          <t>14625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>13051 ₽/шт.</t>
+          <t>14600 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм С345 ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>9754 ₽/шт.</t>
+          <t>14608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм Ст0 ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>11450 ₽/шт.</t>
+          <t>14602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм Ст3пс ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>10130 ₽/шт.</t>
+          <t>14599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм Ст3сп ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>10030 ₽/шт.</t>
+          <t>14659 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм 09Г2Д ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>10407 ₽/шт.</t>
+          <t>14783 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм 09Г2С ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>14751 ₽/шт.</t>
+          <t>14761 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>10850 ₽/шт.</t>
+          <t>14817 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм С345 ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>13339 ₽/шт.</t>
+          <t>14754 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм Ст0 ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>13243 ₽/шт.</t>
+          <t>14792 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм Ст3пс ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>9555 ₽/шт.</t>
+          <t>14778 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм Ст3сп ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>8697 ₽/шт.</t>
+          <t>14756 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм 09Г2Д ГОСТ 8239-89</t>
+          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>11276 ₽/шт.</t>
+          <t>14955 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм 09Г2С ГОСТ 8239-89</t>
+          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>13010 ₽/шт.</t>
+          <t>14991 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм 09Г2СД ГОСТ 8239-89</t>
+          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>11570 ₽/шт.</t>
+          <t>14958 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм С345 ГОСТ 8239-89</t>
+          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>10749 ₽/шт.</t>
+          <t>14979 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм Ст0 ГОСТ 8239-89</t>
+          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>14015 ₽/шт.</t>
+          <t>14976 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм Ст3пс ГОСТ 8239-89</t>
+          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>9642 ₽/шт.</t>
+          <t>14928 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм Ст3сп ГОСТ 8239-89</t>
+          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>8666 ₽/шт.</t>
+          <t>14924 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>12074 ₽/шт.</t>
+          <t>1594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>11747 ₽/шт.</t>
+          <t>1593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>12737 ₽/шт.</t>
+          <t>1624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>13592 ₽/шт.</t>
+          <t>1613 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>9971 ₽/шт.</t>
+          <t>1632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>12616 ₽/шт.</t>
+          <t>1520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>14354 ₽/шт.</t>
+          <t>1646 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>10929 ₽/шт.</t>
+          <t>1551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>14405 ₽/шт.</t>
+          <t>1652 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>14759 ₽/шт.</t>
+          <t>1653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>11372 ₽/шт.</t>
+          <t>1576 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>12383 ₽/шт.</t>
+          <t>1600 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>14168 ₽/шт.</t>
+          <t>1642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>14107 ₽/шт.</t>
+          <t>1633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12 120х64х4,8х7,3 мм 09Г2Д ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>10485 ₽/шт.</t>
+          <t>1811 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12 120х64х4,8х7,3 мм 09Г2С ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>10261 ₽/шт.</t>
+          <t>1811 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12 120х64х4,8х7,3 мм 09Г2СД ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>13599 ₽/шт.</t>
+          <t>1843 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12 120х64х4,8х7,3 мм С345 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>11432 ₽/шт.</t>
+          <t>1816 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12 120х64х4,8х7,3 мм Ст0 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>14357 ₽/шт.</t>
+          <t>1896 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12 120х64х4,8х7,3 мм Ст3пс ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>10109 ₽/шт.</t>
+          <t>1801 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12 120х64х4,8х7,3 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>13989 ₽/шт.</t>
+          <t>1879 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>11154 ₽/шт.</t>
+          <t>1698 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>11486 ₽/шт.</t>
+          <t>1725 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>14386 ₽/шт.</t>
+          <t>1777 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>12794 ₽/шт.</t>
+          <t>1695 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>10259 ₽/шт.</t>
+          <t>1762 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>10905 ₽/шт.</t>
+          <t>1683 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>10554 ₽/шт.</t>
+          <t>1687 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>12574 ₽/шт.</t>
+          <t>1750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>10239 ₽/шт.</t>
+          <t>1678 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>9772 ₽/шт.</t>
+          <t>1677 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>10764 ₽/шт.</t>
+          <t>1689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>10993 ₽/шт.</t>
+          <t>1695 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>12102 ₽/шт.</t>
+          <t>1727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>9758 ₽/шт.</t>
+          <t>1657 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>14027 ₽/шт.</t>
+          <t>1889 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>9955 ₽/шт.</t>
+          <t>1797 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>14338 ₽/шт.</t>
+          <t>1890 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>10178 ₽/шт.</t>
+          <t>1921 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>11572 ₽/шт.</t>
+          <t>1809 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>14410 ₽/шт.</t>
+          <t>1833 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>9154 ₽/шт.</t>
+          <t>1780 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>11511 ₽/шт.</t>
+          <t>1823 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>13537 ₽/шт.</t>
+          <t>1836 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>9418 ₽/шт.</t>
+          <t>1785 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>10752 ₽/шт.</t>
+          <t>1812 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>13601 ₽/шт.</t>
+          <t>1875 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>9428 ₽/шт.</t>
+          <t>1792 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>11687 ₽/шт.</t>
+          <t>1835 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14 140х73х4,9х7,5 мм 09Г2Д ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>10875 ₽/шт.</t>
+          <t>2398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14 140х73х4,9х7,5 мм 09Г2С ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>9789 ₽/шт.</t>
+          <t>2360 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14 140х73х4,9х7,5 мм 09Г2СД ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>10271 ₽/шт.</t>
+          <t>2366 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14 140х73х4,9х7,5 мм С345 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>9500 ₽/шт.</t>
+          <t>2353 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14 140х73х4,9х7,5 мм Ст0 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>14008 ₽/шт.</t>
+          <t>2504 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14 140х73х4,9х7,5 мм Ст3пс ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>14826 ₽/шт.</t>
+          <t>2539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14 140х73х4,9х7,5 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>14413 ₽/шт.</t>
+          <t>2513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>14187 ₽/шт.</t>
+          <t>1981 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>12806 ₽/шт.</t>
+          <t>1973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>13634 ₽/шт.</t>
+          <t>1975 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>14095 ₽/шт.</t>
+          <t>1948 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>14400 ₽/шт.</t>
+          <t>1981 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>12519 ₽/шт.</t>
+          <t>1995 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>9233 ₽/шт.</t>
+          <t>1921 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>12487 ₽/шт.</t>
+          <t>1937 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>12632 ₽/шт.</t>
+          <t>1954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>14688 ₽/шт.</t>
+          <t>2010 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>13899 ₽/шт.</t>
+          <t>1980 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>9628 ₽/шт.</t>
+          <t>1922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>10109 ₽/шт.</t>
+          <t>1925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>10845 ₽/шт.</t>
+          <t>1926 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>8598 ₽/шт.</t>
+          <t>2210 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>14458 ₽/шт.</t>
+          <t>2514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>12385 ₽/шт.</t>
+          <t>2461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>12415 ₽/шт.</t>
+          <t>2437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>14619 ₽/шт.</t>
+          <t>2468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>12056 ₽/шт.</t>
+          <t>2522 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>8864 ₽/шт.</t>
+          <t>2221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>10513 ₽/шт.</t>
+          <t>2387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>12360 ₽/шт.</t>
+          <t>2455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>9139 ₽/шт.</t>
+          <t>2297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>12214 ₽/шт.</t>
+          <t>2443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>9404 ₽/шт.</t>
+          <t>2299 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>14168 ₽/шт.</t>
+          <t>2513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>12351 ₽/шт.</t>
+          <t>2447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14С 140х80х5,5х9,1 мм 09Г2Д ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>11170 ₽/шт.</t>
+          <t>2429 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14С 140х80х5,5х9,1 мм 09Г2С ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>12624 ₽/шт.</t>
+          <t>2486 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14С 140х80х5,5х9,1 мм 09Г2СД ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>14850 ₽/шт.</t>
+          <t>2550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14С 140х80х5,5х9,1 мм С345 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>9467 ₽/шт.</t>
+          <t>2333 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14С 140х80х5,5х9,1 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>14799 ₽/шт.</t>
+          <t>2523 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14С 140х80х5,5х9,1 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>8912 ₽/шт.</t>
+          <t>2279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14С 140х80х5,5х9,1 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>13584 ₽/шт.</t>
+          <t>2491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16 160х81х5х7,8 мм 09Г2Д ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>10219 ₽/шт.</t>
+          <t>2711 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16 160х81х5х7,8 мм 09Г2С ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>10694 ₽/шт.</t>
+          <t>2719 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16 160х81х5х7,8 мм 09Г2СД ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>14283 ₽/шт.</t>
+          <t>2800 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16 160х81х5х7,8 мм С345 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>11341 ₽/шт.</t>
+          <t>2724 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16 160х81х5х7,8 мм Ст0 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>10226 ₽/шт.</t>
+          <t>2713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16 160х81х5х7,8 мм Ст3пс ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>13603 ₽/шт.</t>
+          <t>2775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16 160х81х5х7,8 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>8875 ₽/шт.</t>
+          <t>2690 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>13128 ₽/шт.</t>
+          <t>2636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>12276 ₽/шт.</t>
+          <t>2623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>11708 ₽/шт.</t>
+          <t>2574 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>14242 ₽/шт.</t>
+          <t>2689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>14050 ₽/шт.</t>
+          <t>2656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>14481 ₽/шт.</t>
+          <t>2642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>11538 ₽/шт.</t>
+          <t>2569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>11728 ₽/шт.</t>
+          <t>2576 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>8756 ₽/шт.</t>
+          <t>2551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>10844 ₽/шт.</t>
+          <t>2564 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>10070 ₽/шт.</t>
+          <t>2562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>13288 ₽/шт.</t>
+          <t>2641 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>12030 ₽/шт.</t>
+          <t>2616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>11961 ₽/шт.</t>
+          <t>2609 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>14782 ₽/шт.</t>
+          <t>2802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>9350 ₽/шт.</t>
+          <t>2692 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>11955 ₽/шт.</t>
+          <t>2743 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>14101 ₽/шт.</t>
+          <t>2772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>13749 ₽/шт.</t>
+          <t>2798 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>13525 ₽/шт.</t>
+          <t>2782 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>12626 ₽/шт.</t>
+          <t>2748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>13089 ₽/шт.</t>
+          <t>2765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>11575 ₽/шт.</t>
+          <t>2728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>11719 ₽/шт.</t>
+          <t>2737 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>10424 ₽/шт.</t>
+          <t>2719 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>12734 ₽/шт.</t>
+          <t>2752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>12985 ₽/шт.</t>
+          <t>2757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>9372 ₽/шт.</t>
+          <t>2705 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18 180х90х5,1х8,1 мм 09Г2Д ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>9367 ₽/шт.</t>
+          <t>3193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18 180х90х5,1х8,1 мм 09Г2С ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>12432 ₽/шт.</t>
+          <t>3263 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18 180х90х5,1х8,1 мм 09Г2СД ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>10944 ₽/шт.</t>
+          <t>3230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18 180х90х5,1х8,1 мм С345 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>10220 ₽/шт.</t>
+          <t>3207 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18 180х90х5,1х8,1 мм Ст0 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>14172 ₽/шт.</t>
+          <t>3334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18 180х90х5,1х8,1 мм Ст3пс ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>9102 ₽/шт.</t>
+          <t>3187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18 180х90х5,1х8,1 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>12128 ₽/шт.</t>
+          <t>3253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>9200 ₽/шт.</t>
+          <t>2804 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>14444 ₽/шт.</t>
+          <t>2945 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>9224 ₽/шт.</t>
+          <t>2808 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>14973 ₽/шт.</t>
+          <t>2810 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>13961 ₽/шт.</t>
+          <t>2956 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>9874 ₽/шт.</t>
+          <t>2933 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>12601 ₽/шт.</t>
+          <t>2830 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>11607 ₽/шт.</t>
+          <t>2825 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>14565 ₽/шт.</t>
+          <t>2946 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>14033 ₽/шт.</t>
+          <t>2944 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>12665 ₽/шт.</t>
+          <t>2922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>8710 ₽/шт.</t>
+          <t>2802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>10128 ₽/шт.</t>
+          <t>2823 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>12612 ₽/шт.</t>
+          <t>2851 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>11017 ₽/шт.</t>
+          <t>3234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>13565 ₽/шт.</t>
+          <t>3279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>14246 ₽/шт.</t>
+          <t>3346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>12934 ₽/шт.</t>
+          <t>3264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>10229 ₽/шт.</t>
+          <t>3264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>12834 ₽/шт.</t>
+          <t>3219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>9996 ₽/шт.</t>
+          <t>3206 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>10426 ₽/шт.</t>
+          <t>3226 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>14031 ₽/шт.</t>
+          <t>3297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>8669 ₽/шт.</t>
+          <t>3153 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>12840 ₽/шт.</t>
+          <t>3264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>11028 ₽/шт.</t>
+          <t>3236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>8832 ₽/шт.</t>
+          <t>3166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>13275 ₽/шт.</t>
+          <t>3266 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18М 180х90х7х12 мм 09Г2Д ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>14235 ₽/шт.</t>
+          <t>3338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18М 180х90х7х12 мм 09Г2С ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>13814 ₽/шт.</t>
+          <t>3288 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18М 180х90х7х12 мм 09Г2СД ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>8600 ₽/шт.</t>
+          <t>3137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18М 180х90х7х12 мм С345 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>11127 ₽/шт.</t>
+          <t>3242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18М 180х90х7х12 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>9524 ₽/шт.</t>
+          <t>3198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18М 180х90х7х12 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>14131 ₽/шт.</t>
+          <t>3323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18М 180х90х7х12 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>14038 ₽/шт.</t>
+          <t>3305 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20 200х100х5,2х8,4 мм 09Г2Д ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>11911 ₽/шт.</t>
+          <t>4126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20 200х100х5,2х8,4 мм 09Г2С ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>8789 ₽/шт.</t>
+          <t>3977 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20 200х100х5,2х8,4 мм 09Г2СД ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>12533 ₽/шт.</t>
+          <t>4176 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20 200х100х5,2х8,4 мм С345 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>13345 ₽/шт.</t>
+          <t>4246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20 200х100х5,2х8,4 мм Ст0 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>13162 ₽/шт.</t>
+          <t>4225 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20 200х100х5,2х8,4 мм Ст3пс ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>13174 ₽/шт.</t>
+          <t>4229 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20 200х100х5,2х8,4 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>13416 ₽/шт.</t>
+          <t>4247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Б1 200х100х5,5х8 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>14693 ₽/шт.</t>
+          <t>4376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 20Б1 200х100х5,5х8 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 20Б1 200х100х5,5х8 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>13784 ₽/шт.</t>
+          <t>4131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 20Б1 200х100х5,5х8 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 20Б1 200х100х5,5х8 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>12244 ₽/шт.</t>
+          <t>4290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Б1 200х100х5,5х8 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>13935 ₽/шт.</t>
+          <t>4299 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Б1 200х100х5,5х8 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>14031 ₽/шт.</t>
+          <t>4300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Б1 200х100х5,5х8 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>12423 ₽/шт.</t>
+          <t>4175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Б1 200х100х5,5х8 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>10824 ₽/шт.</t>
+          <t>4063 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Б1 200х100х5,6х8,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>11894 ₽/шт.</t>
+          <t>4124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Б1 200х100х5,6х8,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>10401 ₽/шт.</t>
+          <t>4047 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Б1 200х100х5,6х8,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>12935 ₽/шт.</t>
+          <t>4193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Б1 200х100х5,6х8,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>14405 ₽/шт.</t>
+          <t>4370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Б1 200х100х5,6х8,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>13258 ₽/шт.</t>
+          <t>4235 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Б1 200х100х5,6х8,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>12698 ₽/шт.</t>
+          <t>4177 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Б1 200х100х5,6х8,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>12356 ₽/шт.</t>
+          <t>4163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20С 200х100х7х11,4 мм 09Г2Д ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>12781 ₽/шт.</t>
+          <t>4178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20С 200х100х7х11,4 мм 09Г2С ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>9697 ₽/шт.</t>
+          <t>4020 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20С 200х100х7х11,4 мм 09Г2СД ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>10348 ₽/шт.</t>
+          <t>4045 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20С 200х100х7х11,4 мм С345 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>13006 ₽/шт.</t>
+          <t>4211 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20С 200х100х7х11,4 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>13758 ₽/шт.</t>
+          <t>4288 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20С 200х100х7х11,4 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>14104 ₽/шт.</t>
+          <t>4317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20С 200х100х7х11,4 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>13735 ₽/шт.</t>
+          <t>4249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Са 200х102х9х11,4 мм 09Г2Д ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>9574 ₽/шт.</t>
+          <t>4004 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Са 200х102х9х11,4 мм 09Г2С ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>8724 ₽/шт.</t>
+          <t>3953 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Са 200х102х9х11,4 мм 09Г2СД ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>10956 ₽/шт.</t>
+          <t>4092 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Са 200х102х9х11,4 мм С345 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>14109 ₽/шт.</t>
+          <t>4321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Са 200х102х9х11,4 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>9351 ₽/шт.</t>
+          <t>4000 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Са 200х102х9х11,4 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>8750 ₽/шт.</t>
+          <t>3967 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Са 200х102х9х11,4 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>12364 ₽/шт.</t>
+          <t>4174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 22 220х110х5,4х8,7 мм 09Г2Д ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>10014 ₽/шт.</t>
+          <t>4594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 22 220х110х5,4х8,7 мм 09Г2С ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>14917 ₽/шт.</t>
+          <t>4702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 22 220х110х5,4х8,7 мм 09Г2СД ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>9649 ₽/шт.</t>
+          <t>4568 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 22 220х110х5,4х8,7 мм С345 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>13317 ₽/шт.</t>
+          <t>4646 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 22 220х110х5,4х8,7 мм Ст0 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>13830 ₽/шт.</t>
+          <t>4665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 22 220х110х5,4х8,7 мм Ст3пс ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>10471 ₽/шт.</t>
+          <t>4599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 22 220х110х5,4х8,7 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>13051 ₽/шт.</t>
+          <t>4624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 22С 220х110х7,5х12,3 мм 09Г2Д ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>10141 ₽/шт.</t>
+          <t>4595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 22С 220х110х7,5х12,3 мм 09Г2С ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>13591 ₽/шт.</t>
+          <t>4647 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 22С 220х110х7,5х12,3 мм 09Г2СД ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>14307 ₽/шт.</t>
+          <t>4684 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 22С 220х110х7,5х12,3 мм С345 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>12624 ₽/шт.</t>
+          <t>4606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 22С 220х110х7,5х12,3 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>13951 ₽/шт.</t>
+          <t>4666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 22С 220х110х7,5х12,3 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>9064 ₽/шт.</t>
+          <t>4559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 22С 220х110х7,5х12,3 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>12734 ₽/шт.</t>
+          <t>4606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 23Б1 230х110х5,6х9 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>11459 ₽/шт.</t>
+          <t>4897 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 23Б1 230х110х5,6х9 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>9738 ₽/шт.</t>
+          <t>4881 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 23Б1 230х110х5,6х9 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>9782 ₽/шт.</t>
+          <t>4884 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 23Б1 230х110х5,6х9 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>13058 ₽/шт.</t>
+          <t>4926 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 23Б1 230х110х5,6х9 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>13840 ₽/шт.</t>
+          <t>4935 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 23Б1 230х110х5,6х9 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>11767 ₽/шт.</t>
+          <t>4902 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 23Б1 230х110х5,6х9 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>14417 ₽/шт.</t>
+          <t>4938 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 24 240х115х5,6х9,5 мм 09Г2Д ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>14923 ₽/шт.</t>
+          <t>5471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 24 240х115х5,6х9,5 мм 09Г2С ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>12276 ₽/шт.</t>
+          <t>5428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 24 240х115х5,6х9,5 мм 09Г2СД ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>11723 ₽/шт.</t>
+          <t>5418 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 24 240х115х5,6х9,5 мм С345 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>14776 ₽/шт.</t>
+          <t>5454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 24 240х115х5,6х9,5 мм Ст0 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>10703 ₽/шт.</t>
+          <t>5303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 24 240х115х5,6х9,5 мм Ст3пс ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>9074 ₽/шт.</t>
+          <t>5272 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 24 240х115х5,6х9,5 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>9662 ₽/шт.</t>
+          <t>5285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 24М 240х110х8,2х14 мм 09Г2Д ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>9281 ₽/шт.</t>
+          <t>5273 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 24М 240х110х8,2х14 мм 09Г2С ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>9706 ₽/шт.</t>
+          <t>5292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 24М 240х110х8,2х14 мм 09Г2СД ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>11645 ₽/шт.</t>
+          <t>5391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 24М 240х110х8,2х14 мм С345 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>10497 ₽/шт.</t>
+          <t>5293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 24М 240х110х8,2х14 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>10965 ₽/шт.</t>
+          <t>5386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 24М 240х110х8,2х14 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>12142 ₽/шт.</t>
+          <t>5420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 24М 240х110х8,2х14 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>11200 ₽/шт.</t>
+          <t>5390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 25Б1 248х124х5х8 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>10241 ₽/шт.</t>
+          <t>5577 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 25Б1 248х124х5х8 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 25Б1 248х124х5х8 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>10975 ₽/шт.</t>
+          <t>5609 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 25Б1 248х124х5х8 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 25Б1 248х124х5х8 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>12317 ₽/шт.</t>
+          <t>5586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 25Б1 248х124х5х8 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>12233 ₽/шт.</t>
+          <t>5607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 25Б1 248х124х5х8 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>13788 ₽/шт.</t>
+          <t>5619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 25Б1 248х124х5х8 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>12808 ₽/шт.</t>
+          <t>5609 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 25Б1 248х124х5х8 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>11029 ₽/шт.</t>
+          <t>5605 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 25Б2 250х125х6х9 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>9344 ₽/шт.</t>
+          <t>5626 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 25Б2 250х125х6х9 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 25Б2 250х125х6х9 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>14257 ₽/шт.</t>
+          <t>5641 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 25Б2 250х125х6х9 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 25Б2 250х125х6х9 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>10954 ₽/шт.</t>
+          <t>5662 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 25Б2 250х125х6х9 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>9044 ₽/шт.</t>
+          <t>5622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 25Б2 250х125х6х9 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>9725 ₽/шт.</t>
+          <t>5630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 25Б2 250х125х6х9 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>11064 ₽/шт.</t>
+          <t>5658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 25Б2 250х125х6х9 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>14711 ₽/шт.</t>
+          <t>5686 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 26Б1 258х120х5,8х8,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>14999 ₽/шт.</t>
+          <t>6043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 26Б1 258х120х5,8х8,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>12665 ₽/шт.</t>
+          <t>6032 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 26Б1 258х120х5,8х8,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>12178 ₽/шт.</t>
+          <t>5963 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 26Б1 258х120х5,8х8,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>9957 ₽/шт.</t>
+          <t>5955 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 26Б1 258х120х5,8х8,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>12219 ₽/шт.</t>
+          <t>5987 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 26Б1 258х120х5,8х8,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>11788 ₽/шт.</t>
+          <t>5958 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 26Б1 258х120х5,8х8,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>12149 ₽/шт.</t>
+          <t>5959 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 26Б2 261х120х6х10 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>12503 ₽/шт.</t>
+          <t>6127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 26Б2 261х120х6х10 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>10314 ₽/шт.</t>
+          <t>6071 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 26Б2 261х120х6х10 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>10125 ₽/шт.</t>
+          <t>6069 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 26Б2 261х120х6х10 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>8989 ₽/шт.</t>
+          <t>6055 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 26Б2 261х120х6х10 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>11768 ₽/шт.</t>
+          <t>6103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 26Б2 261х120х6х10 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>8874 ₽/шт.</t>
+          <t>6054 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 26Б2 261х120х6х10 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>11281 ₽/шт.</t>
+          <t>6096 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27 270х125х6х9,8 мм 09Г2Д ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>13098 ₽/шт.</t>
+          <t>6756 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27 270х125х6х9,8 мм 09Г2С ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>9919 ₽/шт.</t>
+          <t>6689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27 270х125х6х9,8 мм 09Г2СД ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>13421 ₽/шт.</t>
+          <t>6765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27 270х125х6х9,8 мм С345 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>14576 ₽/шт.</t>
+          <t>6799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27 270х125х6х9,8 мм Ст0 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>11672 ₽/шт.</t>
+          <t>6745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27 270х125х6х9,8 мм Ст3пс ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>12531 ₽/шт.</t>
+          <t>6753 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27 270х125х6х9,8 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>10341 ₽/шт.</t>
+          <t>6710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27С 270х122х8,5х13,7 мм 09Г2Д ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>9788 ₽/шт.</t>
+          <t>6688 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27С 270х122х8,5х13,7 мм 09Г2С ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>13121 ₽/шт.</t>
+          <t>6758 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27С 270х122х8,5х13,7 мм 09Г2СД ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>9759 ₽/шт.</t>
+          <t>6677 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27С 270х122х8,5х13,7 мм С345 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>8650 ₽/шт.</t>
+          <t>6665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27С 270х122х8,5х13,7 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>12861 ₽/шт.</t>
+          <t>6755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27С 270х122х8,5х13,7 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>12526 ₽/шт.</t>
+          <t>6751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27С 270х122х8,5х13,7 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>8782 ₽/шт.</t>
+          <t>6670 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27Са 270х124х10,5х13,7 мм 09Г2Д ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>13994 ₽/шт.</t>
+          <t>6793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27Са 270х124х10,5х13,7 мм 09Г2С ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>11910 ₽/шт.</t>
+          <t>6750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27Са 270х124х10,5х13,7 мм 09Г2СД ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>8596 ₽/шт.</t>
+          <t>6658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27Са 270х124х10,5х13,7 мм С345 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>13994 ₽/шт.</t>
+          <t>6797 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27Са 270х124х10,5х13,7 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>14691 ₽/шт.</t>
+          <t>6806 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27Са 270х124х10,5х13,7 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>13583 ₽/шт.</t>
+          <t>6767 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 27Са 270х124х10,5х13,7 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>10368 ₽/шт.</t>
+          <t>6713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30 300х135х6,5х10,2 мм 09Г2Д ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>9930 ₽/шт.</t>
+          <t>7544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30 300х135х6,5х10,2 мм 09Г2С ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>10247 ₽/шт.</t>
+          <t>7599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30 300х135х6,5х10,2 мм 09Г2СД ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>12523 ₽/шт.</t>
+          <t>7649 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30 300х135х6,5х10,2 мм С345 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>13394 ₽/шт.</t>
+          <t>7679 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30 300х135х6,5х10,2 мм Ст0 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>12548 ₽/шт.</t>
+          <t>7654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30 300х135х6,5х10,2 мм Ст3пс ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>10158 ₽/шт.</t>
+          <t>7573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30 300х135х6,5х10,2 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>13606 ₽/шт.</t>
+          <t>7693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б1 296х140х5,8х8,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>11620 ₽/шт.</t>
+          <t>7064 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б1 296х140х5,8х8,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>14912 ₽/шт.</t>
+          <t>7090 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б1 296х140х5,8х8,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>9491 ₽/шт.</t>
+          <t>7048 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б1 296х140х5,8х8,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>8927 ₽/шт.</t>
+          <t>7047 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б1 296х140х5,8х8,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>14836 ₽/шт.</t>
+          <t>7080 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б1 296х140х5,8х8,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>14681 ₽/шт.</t>
+          <t>7078 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б1 296х140х5,8х8,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>14516 ₽/шт.</t>
+          <t>7075 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б1 298х149х5,5х8 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>10465 ₽/шт.</t>
+          <t>7109 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 30Б1 298х149х5,5х8 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 30Б1 298х149х5,5х8 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>12511 ₽/шт.</t>
+          <t>7144 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 30Б1 298х149х5,5х8 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 30Б1 298х149х5,5х8 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>14669 ₽/шт.</t>
+          <t>7136 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б1 298х149х5,5х8 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>10900 ₽/шт.</t>
+          <t>7110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б1 298х149х5,5х8 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>12234 ₽/шт.</t>
+          <t>7113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б1 298х149х5,5х8 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>10237 ₽/шт.</t>
+          <t>7094 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б1 298х149х5,5х8 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>14731 ₽/шт.</t>
+          <t>7145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б2 299х140х6х10 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>10253 ₽/шт.</t>
+          <t>7219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б2 299х140х6х10 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>8762 ₽/шт.</t>
+          <t>7198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б2 299х140х6х10 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>10866 ₽/шт.</t>
+          <t>7223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б2 299х140х6х10 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>8630 ₽/шт.</t>
+          <t>7195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б2 299х140х6х10 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>12828 ₽/шт.</t>
+          <t>7236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б2 299х140х6х10 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>10062 ₽/шт.</t>
+          <t>7208 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б2 299х140х6х10 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>14717 ₽/шт.</t>
+          <t>7252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б2 300х150х5х9 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>10949 ₽/шт.</t>
+          <t>7615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 30Б2 300х150х5х9 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 30Б2 300х150х5х9 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>12426 ₽/шт.</t>
+          <t>7711 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 30Б2 300х150х5х9 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 30Б2 300х150х5х9 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>14772 ₽/шт.</t>
+          <t>7640 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б2 300х150х5х9 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>9175 ₽/шт.</t>
+          <t>7542 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б2 300х150х5х9 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>14228 ₽/шт.</t>
+          <t>7707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б2 300х150х5х9 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>12514 ₽/шт.</t>
+          <t>7648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б2 300х150х5х9 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>11468 ₽/шт.</t>
+          <t>7619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 33 330х140х7х11,2 мм 09Г2Д ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>10949 ₽/шт.</t>
+          <t>7840 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 33 330х140х7х11,2 мм 09Г2С ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>11497 ₽/шт.</t>
+          <t>7847 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 33 330х140х7х11,2 мм 09Г2СД ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>12642 ₽/шт.</t>
+          <t>7853 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 33 330х140х7х11,2 мм С345 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>9543 ₽/шт.</t>
+          <t>7830 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 33 330х140х7х11,2 мм Ст0 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>10349 ₽/шт.</t>
+          <t>7831 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 33 330х140х7х11,2 мм Ст3пс ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>14347 ₽/шт.</t>
+          <t>7859 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 33 330х140х7х11,2 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>14488 ₽/шт.</t>
+          <t>7864 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б1 346х155х6,2х8,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>13913 ₽/шт.</t>
+          <t>8285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б1 346х155х6,2х8,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>13643 ₽/шт.</t>
+          <t>8283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б1 346х155х6,2х8,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>14433 ₽/шт.</t>
+          <t>8303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б1 346х155х6,2х8,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>13951 ₽/шт.</t>
+          <t>8287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б1 346х155х6,2х8,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>9351 ₽/шт.</t>
+          <t>8273 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б1 346х155х6,2х8,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>8733 ₽/шт.</t>
+          <t>8253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б1 346х155х6,2х8,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>12978 ₽/шт.</t>
+          <t>8283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б1 346х174х6х9 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>12848 ₽/шт.</t>
+          <t>8276 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 35Б1 346х174х6х9 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 35Б1 346х174х6х9 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>12956 ₽/шт.</t>
+          <t>8284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 35Б1 346х174х6х9 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 35Б1 346х174х6х9 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>13888 ₽/шт.</t>
+          <t>8281 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б1 346х174х6х9 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>14907 ₽/шт.</t>
+          <t>8314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б1 346х174х6х9 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>14888 ₽/шт.</t>
+          <t>8308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б1 346х174х6х9 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>14042 ₽/шт.</t>
+          <t>8294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б1 346х174х6х9 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>9756 ₽/шт.</t>
+          <t>8276 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б2 349х155х6,5х10 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>14915 ₽/шт.</t>
+          <t>8468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б2 349х155х6,5х10 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>13681 ₽/шт.</t>
+          <t>8460 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б2 349х155х6,5х10 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>13969 ₽/шт.</t>
+          <t>8464 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б2 349х155х6,5х10 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>10660 ₽/шт.</t>
+          <t>8445 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б2 349х155х6,5х10 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>10398 ₽/шт.</t>
+          <t>8426 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б2 349х155х6,5х10 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>9236 ₽/шт.</t>
+          <t>8398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б2 349х155х6,5х10 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>14457 ₽/шт.</t>
+          <t>8466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б2 350х175х7х11 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>10378 ₽/шт.</t>
+          <t>8487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 35Б2 350х175х7х11 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 35Б2 350х175х7х11 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>11753 ₽/шт.</t>
+          <t>8479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 35Б2 350х175х7х11 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 35Б2 350х175х7х11 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>10098 ₽/шт.</t>
+          <t>8521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б2 350х175х7х11 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>10488 ₽/шт.</t>
+          <t>8495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б2 350х175х7х11 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>14355 ₽/шт.</t>
+          <t>8533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б2 350х175х7х11 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>14206 ₽/шт.</t>
+          <t>8531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б2 350х175х7х11 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>14416 ₽/шт.</t>
+          <t>8540 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36 360х145х7,5х12,3 мм 09Г2Д ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>9470 ₽/шт.</t>
+          <t>9148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36 360х145х7,5х12,3 мм 09Г2С ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>11594 ₽/шт.</t>
+          <t>9194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36 360х145х7,5х12,3 мм 09Г2СД ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>11357 ₽/шт.</t>
+          <t>9174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36 360х145х7,5х12,3 мм С345 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>12163 ₽/шт.</t>
+          <t>9216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36 360х145х7,5х12,3 мм Ст0 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>10879 ₽/шт.</t>
+          <t>9168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36 360х145х7,5х12,3 мм Ст3пс ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>8838 ₽/шт.</t>
+          <t>9117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36 360х145х7,5х12,3 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>11984 ₽/шт.</t>
+          <t>9213 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36М 360х130х9,5х16 мм 09Г2Д ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>9485 ₽/шт.</t>
+          <t>9160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36М 360х130х9,5х16 мм 09Г2С ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>13618 ₽/шт.</t>
+          <t>9246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36М 360х130х9,5х16 мм 09Г2СД ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>8590 ₽/шт.</t>
+          <t>9106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36М 360х130х9,5х16 мм С345 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>9077 ₽/шт.</t>
+          <t>9119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36М 360х130х9,5х16 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>14354 ₽/шт.</t>
+          <t>9265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36М 360х130х9,5х16 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>9115 ₽/шт.</t>
+          <t>9122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36М 360х130х9,5х16 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>8626 ₽/шт.</t>
+          <t>9115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36С 360х140х14х15,8 мм 09Г2Д ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>12744 ₽/шт.</t>
+          <t>9219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36С 360х140х14х15,8 мм 09Г2С ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>13816 ₽/шт.</t>
+          <t>9262 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36С 360х140х14х15,8 мм 09Г2СД ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>11523 ₽/шт.</t>
+          <t>9181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36С 360х140х14х15,8 мм С345 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>11945 ₽/шт.</t>
+          <t>9197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36С 360х140х14х15,8 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>13339 ₽/шт.</t>
+          <t>9226 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36С 360х140х14х15,8 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>14970 ₽/шт.</t>
+          <t>9271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 36С 360х140х14х15,8 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>13761 ₽/шт.</t>
+          <t>9248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40 400х155х8,3х13 мм 09Г2Д ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>9501 ₽/шт.</t>
+          <t>10064 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40 400х155х8,3х13 мм 09Г2С ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>13721 ₽/шт.</t>
+          <t>10173 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40 400х155х8,3х13 мм 09Г2СД ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>13553 ₽/шт.</t>
+          <t>10170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40 400х155х8,3х13 мм С345 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>9079 ₽/шт.</t>
+          <t>10059 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40 400х155х8,3х13 мм Ст0 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>12036 ₽/шт.</t>
+          <t>10080 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40 400х155х8,3х13 мм Ст3пс ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>13295 ₽/шт.</t>
+          <t>10131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40 400х155х8,3х13 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>14193 ₽/шт.</t>
+          <t>10185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б1 392х165х7х9,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>12784 ₽/шт.</t>
+          <t>9538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б1 392х165х7х9,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>9685 ₽/шт.</t>
+          <t>9530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б1 392х165х7х9,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>8797 ₽/шт.</t>
+          <t>9527 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б1 392х165х7х9,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>14657 ₽/шт.</t>
+          <t>9554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б1 392х165х7х9,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>12221 ₽/шт.</t>
+          <t>9536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б1 392х165х7х9,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>9808 ₽/шт.</t>
+          <t>9532 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б1 392х165х7х9,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>14513 ₽/шт.</t>
+          <t>9545 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б1 396х199х7х11 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>8656 ₽/шт.</t>
+          <t>9726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 40Б1 396х199х7х11 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 40Б1 396х199х7х11 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>9361 ₽/шт.</t>
+          <t>9828 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 40Б1 396х199х7х11 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 40Б1 396х199х7х11 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>13624 ₽/шт.</t>
+          <t>9766 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б1 396х199х7х11 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>14566 ₽/шт.</t>
+          <t>9871 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б1 396х199х7х11 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>13259 ₽/шт.</t>
+          <t>9823 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б1 396х199х7х11 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>12413 ₽/шт.</t>
+          <t>9804 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б1 396х199х7х11 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>14800 ₽/шт.</t>
+          <t>9872 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б2 396х165х7,5х11,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>14275 ₽/шт.</t>
+          <t>9840 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б2 396х165х7,5х11,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>11425 ₽/шт.</t>
+          <t>9802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б2 396х165х7,5х11,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>9968 ₽/шт.</t>
+          <t>9770 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б2 396х165х7,5х11,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>12967 ₽/шт.</t>
+          <t>9809 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б2 396х165х7,5х11,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>9525 ₽/шт.</t>
+          <t>9770 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б2 396х165х7,5х11,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>9086 ₽/шт.</t>
+          <t>9764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б2 396х165х7,5х11,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>10064 ₽/шт.</t>
+          <t>9777 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б2 400х200х8х13 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>9141 ₽/шт.</t>
+          <t>10063 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 40Б2 400х200х8х13 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 40Б2 400х200х8х13 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>13351 ₽/шт.</t>
+          <t>10177 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 40Б2 400х200х8х13 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 40Б2 400х200х8х13 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>14076 ₽/шт.</t>
+          <t>10138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б2 400х200х8х13 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>8942 ₽/шт.</t>
+          <t>10052 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б2 400х200х8х13 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>14445 ₽/шт.</t>
+          <t>10205 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б2 400х200х8х13 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>13447 ₽/шт.</t>
+          <t>10155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б2 400х200х8х13 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>10270 ₽/шт.</t>
+          <t>10068 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45 450х160х9х14,2 мм 09Г2Д ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>11634 ₽/шт.</t>
+          <t>11026 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45 450х160х9х14,2 мм 09Г2С ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>14585 ₽/шт.</t>
+          <t>11109 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45 450х160х9х14,2 мм 09Г2СД ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>8839 ₽/шт.</t>
+          <t>10909 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45 450х160х9х14,2 мм С345 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>10562 ₽/шт.</t>
+          <t>10949 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45 450х160х9х14,2 мм Ст0 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>13632 ₽/шт.</t>
+          <t>11089 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45 450х160х9х14,2 мм Ст3пс ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>13739 ₽/шт.</t>
+          <t>11099 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45 450х160х9х14,2 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>14718 ₽/шт.</t>
+          <t>11112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б1 443х180х7,8х11 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>13940 ₽/шт.</t>
+          <t>10513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б1 443х180х7,8х11 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>11857 ₽/шт.</t>
+          <t>10495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б1 443х180х7,8х11 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>10452 ₽/шт.</t>
+          <t>10478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б1 443х180х7,8х11 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>9715 ₽/шт.</t>
+          <t>10468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б1 443х180х7,8х11 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>12099 ₽/шт.</t>
+          <t>10499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б1 443х180х7,8х11 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>9955 ₽/шт.</t>
+          <t>10469 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б1 443х180х7,8х11 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>13003 ₽/шт.</t>
+          <t>10500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б1 446х199х8х12 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>12604 ₽/шт.</t>
+          <t>10569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 45Б1 446х199х8х12 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 45Б1 446х199х8х12 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>14931 ₽/шт.</t>
+          <t>10557 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 45Б1 446х199х8х12 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 45Б1 446х199х8х12 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>12208 ₽/шт.</t>
+          <t>10588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б1 446х199х8х12 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>10580 ₽/шт.</t>
+          <t>10530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б1 446х199х8х12 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>11759 ₽/шт.</t>
+          <t>10551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б1 446х199х8х12 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>12991 ₽/шт.</t>
+          <t>10583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б1 446х199х8х12 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>8931 ₽/шт.</t>
+          <t>10527 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б2 447х180х8,4х13 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>9314 ₽/шт.</t>
+          <t>10601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б2 447х180х8,4х13 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>10153 ₽/шт.</t>
+          <t>10627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б2 447х180х8,4х13 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>9948 ₽/шт.</t>
+          <t>10624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б2 447х180х8,4х13 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>10185 ₽/шт.</t>
+          <t>10633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б2 447х180х8,4х13 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>9429 ₽/шт.</t>
+          <t>10615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б2 447х180х8,4х13 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>9760 ₽/шт.</t>
+          <t>10624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б2 447х180х8,4х13 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>13318 ₽/шт.</t>
+          <t>10637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б2 450х200х9х14 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>12647 ₽/шт.</t>
+          <t>11041 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 45Б2 450х200х9х14 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 45Б2 450х200х9х14 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>14795 ₽/шт.</t>
+          <t>11026 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 45Б2 450х200х9х14 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 45Б2 450х200х9х14 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>12196 ₽/шт.</t>
+          <t>11118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б2 450х200х9х14 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>9245 ₽/шт.</t>
+          <t>10929 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б2 450х200х9х14 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>10355 ₽/шт.</t>
+          <t>10941 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б2 450х200х9х14 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>11299 ₽/шт.</t>
+          <t>10995 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б2 450х200х9х14 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>12322 ₽/шт.</t>
+          <t>11034 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45М 450х150х10,5х18 мм 09Г2Д ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>10409 ₽/шт.</t>
+          <t>10948 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45М 450х150х10,5х18 мм 09Г2С ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>9210 ₽/шт.</t>
+          <t>10929 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45М 450х150х10,5х18 мм 09Г2СД ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>14320 ₽/шт.</t>
+          <t>11101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45М 450х150х10,5х18 мм С345 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>12867 ₽/шт.</t>
+          <t>11073 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45М 450х150х10,5х18 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>14890 ₽/шт.</t>
+          <t>11120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45М 450х150х10,5х18 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>10737 ₽/шт.</t>
+          <t>10956 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45М 450х150х10,5х18 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>11368 ₽/шт.</t>
+          <t>11001 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50 500х170х10х15,2 мм 09Г2Д ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>12988 ₽/шт.</t>
+          <t>11968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50 500х170х10х15,2 мм 09Г2С ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>14910 ₽/шт.</t>
+          <t>12001 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50 500х170х10х15,2 мм 09Г2СД ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>10783 ₽/шт.</t>
+          <t>11957 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50 500х170х10х15,2 мм С345 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>10387 ₽/шт.</t>
+          <t>11942 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50 500х170х10х15,2 мм Ст0 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>13527 ₽/шт.</t>
+          <t>11986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50 500х170х10х15,2 мм Ст3пс ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>12063 ₽/шт.</t>
+          <t>11963 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50 500х170х10х15,2 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>11186 ₽/шт.</t>
+          <t>11959 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б1 492х199х8,8х12 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>14460 ₽/шт.</t>
+          <t>11457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 50Б1 492х199х8,8х12 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 50Б1 492х199х8,8х12 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>12869 ₽/шт.</t>
+          <t>11502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 50Б1 492х199х8,8х12 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 50Б1 492х199х8,8х12 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>14952 ₽/шт.</t>
+          <t>11434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б1 492х199х8,8х12 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>9455 ₽/шт.</t>
+          <t>11378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б1 492х199х8,8х12 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>13558 ₽/шт.</t>
+          <t>11436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б1 492х199х8,8х12 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>11497 ₽/шт.</t>
+          <t>11424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б1 492х199х8,8х12 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>14460 ₽/шт.</t>
+          <t>11468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б1 492х200х8,8х12 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>14584 ₽/шт.</t>
+          <t>11480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б1 492х200х8,8х12 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>10784 ₽/шт.</t>
+          <t>11423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б1 492х200х8,8х12 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>8975 ₽/шт.</t>
+          <t>11376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б1 492х200х8,8х12 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>9955 ₽/шт.</t>
+          <t>11395 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б1 492х200х8,8х12 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>14512 ₽/шт.</t>
+          <t>11473 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б1 492х200х8,8х12 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>10761 ₽/шт.</t>
+          <t>11406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б1 492х200х8,8х12 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>14770 ₽/шт.</t>
+          <t>11489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б2 496х199х9х14 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>9240 ₽/шт.</t>
+          <t>11682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 50Б2 496х199х9х14 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 50Б2 496х199х9х14 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>11988 ₽/шт.</t>
+          <t>11764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 50Б2 496х199х9х14 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 50Б2 496х199х9х14 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>14846 ₽/шт.</t>
+          <t>11750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б2 496х199х9х14 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>11443 ₽/шт.</t>
+          <t>11726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б2 496х199х9х14 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>13543 ₽/шт.</t>
+          <t>11755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б2 496х199х9х14 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>11317 ₽/шт.</t>
+          <t>11722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б2 496х199х9х14 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>9972 ₽/шт.</t>
+          <t>11706 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б2 496х200х9,2х14 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>14913 ₽/шт.</t>
+          <t>11765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б2 496х200х9,2х14 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>8723 ₽/шт.</t>
+          <t>11629 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б2 496х200х9,2х14 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>9358 ₽/шт.</t>
+          <t>11694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б2 496х200х9,2х14 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>8907 ₽/шт.</t>
+          <t>11675 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б2 496х200х9,2х14 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>11379 ₽/шт.</t>
+          <t>11724 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б2 496х200х9,2х14 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>14280 ₽/шт.</t>
+          <t>11760 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б2 496х200х9,2х14 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>9632 ₽/шт.</t>
+          <t>11704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б3 500х200х10х16 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>8647 ₽/шт.</t>
+          <t>11902 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 50Б3 500х200х10х16 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 50Б3 500х200х10х16 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>8955 ₽/шт.</t>
+          <t>11945 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 50Б3 500х200х10х16 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 50Б3 500х200х10х16 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>10443 ₽/шт.</t>
+          <t>11924 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б3 500х200х10х16 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>14617 ₽/шт.</t>
+          <t>11995 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б3 500х200х10х16 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>14157 ₽/шт.</t>
+          <t>11986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б3 500х200х10х16 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>10751 ₽/шт.</t>
+          <t>11951 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б3 500х200х10х16 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>10343 ₽/шт.</t>
+          <t>11936 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55 550х180х11х16,5 мм 09Г2Д ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>9144 ₽/шт.</t>
+          <t>12335 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55 550х180х11х16,5 мм 09Г2С ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>11115 ₽/шт.</t>
+          <t>12345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55 550х180х11х16,5 мм 09Г2СД ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>14502 ₽/шт.</t>
+          <t>12407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55 550х180х11х16,5 мм С345 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>14176 ₽/шт.</t>
+          <t>12386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55 550х180х11х16,5 мм Ст0 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>10213 ₽/шт.</t>
+          <t>12342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55 550х180х11х16,5 мм Ст3пс ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>13615 ₽/шт.</t>
+          <t>12379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55 550х180х11х16,5 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>11637 ₽/шт.</t>
+          <t>12366 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>11273 ₽/шт.</t>
+          <t>12152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>12435 ₽/шт.</t>
+          <t>12210 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>14797 ₽/шт.</t>
+          <t>12233 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>12460 ₽/шт.</t>
+          <t>12151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>11873 ₽/шт.</t>
+          <t>12218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>9740 ₽/шт.</t>
+          <t>12191 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>9315 ₽/шт.</t>
+          <t>12073 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
-          <t>11759 ₽/шт.</t>
+          <t>12173 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>11633 ₽/шт.</t>
+          <t>12157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>9690 ₽/шт.</t>
+          <t>12122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>13008 ₽/шт.</t>
+          <t>12220 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>14010 ₽/шт.</t>
+          <t>12232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>13209 ₽/шт.</t>
+          <t>12224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>9617 ₽/шт.</t>
+          <t>12111 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>8667 ₽/шт.</t>
+          <t>12234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>12518 ₽/шт.</t>
+          <t>12283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>8588 ₽/шт.</t>
+          <t>12234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>13887 ₽/шт.</t>
+          <t>12270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
-          <t>11745 ₽/шт.</t>
+          <t>12286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>11707 ₽/шт.</t>
+          <t>12271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
-          <t>14232 ₽/шт.</t>
+          <t>12314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
-          <t>13718 ₽/шт.</t>
+          <t>12285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>12477 ₽/шт.</t>
+          <t>12275 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>14105 ₽/шт.</t>
+          <t>12311 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>13496 ₽/шт.</t>
+          <t>12284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
-          <t>14812 ₽/шт.</t>
+          <t>12324 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>8862 ₽/шт.</t>
+          <t>12236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>9668 ₽/шт.</t>
+          <t>12239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60 600х190х12х17,8 мм 09Г2Д ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
-          <t>9012 ₽/шт.</t>
+          <t>12945 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60 600х190х12х17,8 мм 09Г2С ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
-          <t>11081 ₽/шт.</t>
+          <t>12957 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60 600х190х12х17,8 мм 09Г2СД ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>9841 ₽/шт.</t>
+          <t>12949 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60 600х190х12х17,8 мм С345 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>12262 ₽/шт.</t>
+          <t>13017 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60 600х190х12х17,8 мм Ст0 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>11708 ₽/шт.</t>
+          <t>13000 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60 600х190х12х17,8 мм Ст3пс ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>11555 ₽/шт.</t>
+          <t>12994 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60 600х190х12х17,8 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>13545 ₽/шт.</t>
+          <t>13044 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б1 593х230х10,5х15,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>10974 ₽/шт.</t>
+          <t>12606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б1 593х230х10,5х15,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>11153 ₽/шт.</t>
+          <t>12614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б1 593х230х10,5х15,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>12001 ₽/шт.</t>
+          <t>12637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б1 593х230х10,5х15,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>12429 ₽/шт.</t>
+          <t>12643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б1 593х230х10,5х15,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>10803 ₽/шт.</t>
+          <t>12593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б1 593х230х10,5х15,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>12510 ₽/шт.</t>
+          <t>12645 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б1 593х230х10,5х15,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>13767 ₽/шт.</t>
+          <t>12659 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б1 596х199х10х15 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>13398 ₽/шт.</t>
+          <t>12725 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 60Б1 596х199х10х15 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 60Б1 596х199х10х15 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>13927 ₽/шт.</t>
+          <t>12734 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 60Б1 596х199х10х15 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 60Б1 596х199х10х15 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>13697 ₽/шт.</t>
+          <t>12749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б1 596х199х10х15 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>9017 ₽/шт.</t>
+          <t>12715 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б1 596х199х10х15 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>10490 ₽/шт.</t>
+          <t>12722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б1 596х199х10х15 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>11083 ₽/шт.</t>
+          <t>12724 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б1 596х199х10х15 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>8657 ₽/шт.</t>
+          <t>12708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б2 597х230х11х17,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>12874 ₽/шт.</t>
+          <t>12923 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б2 597х230х11х17,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>9496 ₽/шт.</t>
+          <t>12848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б2 597х230х11х17,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>10891 ₽/шт.</t>
+          <t>12922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б2 597х230х11х17,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>14678 ₽/шт.</t>
+          <t>12932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б2 597х230х11х17,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>8737 ₽/шт.</t>
+          <t>12838 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б2 597х230х11х17,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>9844 ₽/шт.</t>
+          <t>12899 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б2 597х230х11х17,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>8707 ₽/шт.</t>
+          <t>12824 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б2 600х200х11х17 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>12769 ₽/шт.</t>
+          <t>13031 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 60Б2 600х200х11х17 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 60Б2 600х200х11х17 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>12056 ₽/шт.</t>
+          <t>12952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 60Б2 600х200х11х17 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 60Б2 600х200х11х17 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>10535 ₽/шт.</t>
+          <t>13006 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б2 600х200х11х17 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>10990 ₽/шт.</t>
+          <t>12954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б2 600х200х11х17 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>11313 ₽/шт.</t>
+          <t>12958 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б2 600х200х11х17 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>13195 ₽/шт.</t>
+          <t>13040 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б2 600х200х11х17 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>14332 ₽/шт.</t>
+          <t>13048 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б0 693х230х11,8х15,2 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>12920 ₽/шт.</t>
+          <t>13447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 70Б0 693х230х11,8х15,2 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 70Б0 693х230х11,8х15,2 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>10448 ₽/шт.</t>
+          <t>13421 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 70Б0 693х230х11,8х15,2 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 70Б0 693х230х11,8х15,2 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>9606 ₽/шт.</t>
+          <t>13424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б0 693х230х11,8х15,2 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>9388 ₽/шт.</t>
+          <t>13417 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б0 693х230х11,8х15,2 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>10988 ₽/шт.</t>
+          <t>13444 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б0 693х230х11,8х15,2 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>8758 ₽/шт.</t>
+          <t>13413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б0 693х230х11,8х15,2 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>10728 ₽/шт.</t>
+          <t>13426 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>9628 ₽/шт.</t>
+          <t>13210 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>13520 ₽/шт.</t>
+          <t>13254 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>10196 ₽/шт.</t>
+          <t>13216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>14822 ₽/шт.</t>
+          <t>13235 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>9799 ₽/шт.</t>
+          <t>13299 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>10917 ₽/шт.</t>
+          <t>13214 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>14011 ₽/шт.</t>
+          <t>13266 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>14672 ₽/шт.</t>
+          <t>13293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>14337 ₽/шт.</t>
+          <t>13270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>14664 ₽/шт.</t>
+          <t>13271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>13803 ₽/шт.</t>
+          <t>13256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>13959 ₽/шт.</t>
+          <t>13260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>11108 ₽/шт.</t>
+          <t>13252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>10917 ₽/шт.</t>
+          <t>13239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>11735 ₽/шт.</t>
+          <t>13516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>10708 ₽/шт.</t>
+          <t>13504 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>10068 ₽/шт.</t>
+          <t>13491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>10438 ₽/шт.</t>
+          <t>13469 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>14790 ₽/шт.</t>
+          <t>13504 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>8968 ₽/шт.</t>
+          <t>13545 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>9914 ₽/шт.</t>
+          <t>13486 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>13947 ₽/шт.</t>
+          <t>13540 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>13346 ₽/шт.</t>
+          <t>13526 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>12040 ₽/шт.</t>
+          <t>13523 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>9128 ₽/шт.</t>
+          <t>13475 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>9843 ₽/шт.</t>
+          <t>13484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>13571 ₽/шт.</t>
+          <t>13532 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>8768 ₽/шт.</t>
+          <t>13455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 80Б1 791х280х13,5х17 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>13313 ₽/шт.</t>
+          <t>14075 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 80Б1 791х280х13,5х17 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>12206 ₽/шт.</t>
+          <t>14060 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 80Б1 791х280х13,5х17 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>13335 ₽/шт.</t>
+          <t>14097 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 80Б1 791х280х13,5х17 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>9807 ₽/шт.</t>
+          <t>14015 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 80Б1 791х280х13,5х17 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>12313 ₽/шт.</t>
+          <t>14063 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 80Б1 791х280х13,5х17 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>11149 ₽/шт.</t>
+          <t>14030 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 80Б1 791х280х13,5х17 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>13956 ₽/шт.</t>
+          <t>14100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 80Б2 798х280х14х20,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>9230 ₽/шт.</t>
+          <t>14149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 80Б2 798х280х14х20,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>12509 ₽/шт.</t>
+          <t>14177 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 80Б2 798х280х14х20,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>11912 ₽/шт.</t>
+          <t>14175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 80Б2 798х280х14х20,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>13006 ₽/шт.</t>
+          <t>14185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 80Б2 798х280х14х20,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>11575 ₽/шт.</t>
+          <t>14162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 80Б2 798х280х14х20,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>13196 ₽/шт.</t>
+          <t>14201 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 80Б2 798х280х14х20,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>9186 ₽/шт.</t>
+          <t>14139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 90Б1 893х300х15х18,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>9635 ₽/шт.</t>
+          <t>14356 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 90Б1 893х300х15х18,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>8932 ₽/шт.</t>
+          <t>14356 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 90Б1 893х300х15х18,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>14179 ₽/шт.</t>
+          <t>14370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 90Б1 893х300х15х18,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>11237 ₽/шт.</t>
+          <t>14358 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 90Б1 893х300х15х18,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>8660 ₽/шт.</t>
+          <t>14329 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 90Б1 893х300х15х18,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>14648 ₽/шт.</t>
+          <t>14377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 90Б1 893х300х15х18,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>11664 ₽/шт.</t>
+          <t>14364 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 90Б2 900х300х15,5х22 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>13274 ₽/шт.</t>
+          <t>14404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 90Б2 900х300х15,5х22 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>12446 ₽/шт.</t>
+          <t>14393 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 90Б2 900х300х15,5х22 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
-          <t>14999 ₽/шт.</t>
+          <t>14436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 90Б2 900х300х15,5х22 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>14634 ₽/шт.</t>
+          <t>14425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 90Б2 900х300х15,5х22 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>10840 ₽/шт.</t>
+          <t>14381 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 90Б2 900х300х15,5х22 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>13923 ₽/шт.</t>
+          <t>14419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 90Б2 900х300х15,5х22 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1085" t="inlineStr">
         <is>
-          <t>8657 ₽/шт.</t>
+          <t>14378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный З0М 300х130х9х15 мм 09Г2Д ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B1086" t="inlineStr">
         <is>
-          <t>14155 ₽/шт.</t>
+          <t>7695 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный З0М 300х130х9х15 мм 09Г2С ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
-          <t>11929 ₽/шт.</t>
+          <t>7625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный З0М 300х130х9х15 мм 09Г2СД ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
-          <t>13215 ₽/шт.</t>
+          <t>7673 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный З0М 300х130х9х15 мм С345 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>9968 ₽/шт.</t>
+          <t>7551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный З0М 300х130х9х15 мм Ст0 ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>10364 ₽/шт.</t>
+          <t>7601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный З0М 300х130х9х15 мм Ст3пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>13565 ₽/шт.</t>
+          <t>7693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный З0М 300х130х9х15 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
-          <t>12562 ₽/шт.</t>
+          <t>7661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш1 990х320х16х21 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>6730 ₽/шт.</t>
+          <t>14492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 100Ш1 990х320х16х21 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 100Ш1 990х320х16х21 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>6965 ₽/шт.</t>
+          <t>14458 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 100Ш1 990х320х16х21 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 100Ш1 990х320х16х21 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
-          <t>5171 ₽/шт.</t>
+          <t>14493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш1 990х320х16х21 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
-          <t>6100 ₽/шт.</t>
+          <t>14468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш1 990х320х16х21 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
-          <t>4856 ₽/шт.</t>
+          <t>14444 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш1 990х320х16х21 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>4723 ₽/шт.</t>
+          <t>14439 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш1 990х320х16х21 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>5500 ₽/шт.</t>
+          <t>14462 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш2 998х320х17х25 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
-          <t>5663 ₽/шт.</t>
+          <t>14557 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 100Ш2 998х320х17х25 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 100Ш2 998х320х17х25 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>4377 ₽/шт.</t>
+          <t>14544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 100Ш2 998х320х17х25 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 100Ш2 998х320х17х25 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>4021 ₽/шт.</t>
+          <t>14557 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш2 998х320х17х25 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>7355 ₽/шт.</t>
+          <t>14592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш2 998х320х17х25 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>6102 ₽/шт.</t>
+          <t>14565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш2 998х320х17х25 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>7131 ₽/шт.</t>
+          <t>14585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш2 998х320х17х25 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>5950 ₽/шт.</t>
+          <t>14559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш3 1006х320х18х29 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>6470 ₽/шт.</t>
+          <t>14745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 100Ш3 1006х320х18х29 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 100Ш3 1006х320х18х29 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>4030 ₽/шт.</t>
+          <t>14724 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 100Ш3 1006х320х18х29 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 100Ш3 1006х320х18х29 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>5329 ₽/шт.</t>
+          <t>14665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш3 1006х320х18х29 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>5676 ₽/шт.</t>
+          <t>14741 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш3 1006х320х18х29 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>5478 ₽/шт.</t>
+          <t>14730 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш3 1006х320х18х29 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>7028 ₽/шт.</t>
+          <t>14750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш3 1006х320х18х29 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>5094 ₽/шт.</t>
+          <t>14720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш4 1013х320х19,5х32,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>6090 ₽/шт.</t>
+          <t>14854 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 100Ш4 1013х320х19,5х32,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 100Ш4 1013х320х19,5х32,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>3996 ₽/шт.</t>
+          <t>14896 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 100Ш4 1013х320х19,5х32,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 100Ш4 1013х320х19,5х32,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>6984 ₽/шт.</t>
+          <t>14826 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш4 1013х320х19,5х32,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>5078 ₽/шт.</t>
+          <t>14843 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш4 1013х320х19,5х32,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>7376 ₽/шт.</t>
+          <t>14917 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш4 1013х320х19,5х32,5 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>4593 ₽/шт.</t>
+          <t>14828 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш4 1013х320х19,5х32,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1120" t="inlineStr">
         <is>
-          <t>5260 ₽/шт.</t>
+          <t>14850 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 20Ш1 193х150х6х9 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1121" t="inlineStr">
         <is>
-          <t>6640 ₽/шт.</t>
+          <t>3398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 20Ш1 193х150х6х9 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
-          <t>4761 ₽/шт.</t>
+          <t>3356 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 20Ш1 193х150х6х9 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1123" t="inlineStr">
         <is>
-          <t>5106 ₽/шт.</t>
+          <t>3356 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 20Ш1 193х150х6х9 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>5192 ₽/шт.</t>
+          <t>3383 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 20Ш1 193х150х6х9 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
-          <t>5167 ₽/шт.</t>
+          <t>3380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 20Ш1 193х150х6х9 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>7121 ₽/шт.</t>
+          <t>3426 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 20Ш1 193х150х6х9 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>6956 ₽/шт.</t>
+          <t>3409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 20Ш1 194х150х6х9 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>4426 ₽/шт.</t>
+          <t>3432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 20Ш1 194х150х6х9 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 20Ш1 194х150х6х9 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>5988 ₽/шт.</t>
+          <t>3444 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 20Ш1 194х150х6х9 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 20Ш1 194х150х6х9 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>5218 ₽/шт.</t>
+          <t>3476 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 20Ш1 194х150х6х9 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
-          <t>5572 ₽/шт.</t>
+          <t>3468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 20Ш1 194х150х6х9 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>7074 ₽/шт.</t>
+          <t>3480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 20Ш1 194х150х6х9 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>7174 ₽/шт.</t>
+          <t>3484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 20Ш1 194х150х6х9 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>5544 ₽/шт.</t>
+          <t>3454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 23Ш1 226х155х6,5х10 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>6801 ₽/шт.</t>
+          <t>4724 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 23Ш1 226х155х6,5х10 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>4339 ₽/шт.</t>
+          <t>4710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 23Ш1 226х155х6,5х10 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>7308 ₽/шт.</t>
+          <t>4743 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 23Ш1 226х155х6,5х10 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>5659 ₽/шт.</t>
+          <t>4721 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 23Ш1 226х155х6,5х10 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>7206 ₽/шт.</t>
+          <t>4739 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 23Ш1 226х155х6,5х10 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>5563 ₽/шт.</t>
+          <t>4721 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 23Ш1 226х155х6,5х10 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>5517 ₽/шт.</t>
+          <t>4720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 25Ш1 244х175х7х11 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
-          <t>7280 ₽/шт.</t>
+          <t>5574 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 25Ш1 244х175х7х11 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 25Ш1 244х175х7х11 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>6124 ₽/шт.</t>
+          <t>5477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 25Ш1 244х175х7х11 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 25Ш1 244х175х7х11 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>4958 ₽/шт.</t>
+          <t>5558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 25Ш1 244х175х7х11 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>5511 ₽/шт.</t>
+          <t>5516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 25Ш1 244х175х7х11 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>5980 ₽/шт.</t>
+          <t>5542 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 25Ш1 244х175х7х11 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>4434 ₽/шт.</t>
+          <t>5475 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 25Ш1 244х175х7х11 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>5297 ₽/шт.</t>
+          <t>5508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 26Ш1 251х180х7х10 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>6725 ₽/шт.</t>
+          <t>5718 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 26Ш1 251х180х7х10 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>4807 ₽/шт.</t>
+          <t>5704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 26Ш1 251х180х7х10 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>4063 ₽/шт.</t>
+          <t>5691 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 26Ш1 251х180х7х10 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
-          <t>4744 ₽/шт.</t>
+          <t>5700 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 26Ш1 251х180х7х10 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>4398 ₽/шт.</t>
+          <t>5695 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 26Ш1 251х180х7х10 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
-          <t>5530 ₽/шт.</t>
+          <t>5715 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 26Ш1 251х180х7х10 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
-          <t>7464 ₽/шт.</t>
+          <t>5721 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 26Ш2 255х180х7,5х12 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>6872 ₽/шт.</t>
+          <t>5789 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 26Ш2 255х180х7,5х12 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>4927 ₽/шт.</t>
+          <t>5722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 26Ш2 255х180х7,5х12 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>5432 ₽/шт.</t>
+          <t>5740 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 26Ш2 255х180х7,5х12 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>5706 ₽/шт.</t>
+          <t>5746 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 26Ш2 255х180х7,5х12 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>6598 ₽/шт.</t>
+          <t>5758 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 26Ш2 255х180х7,5х12 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>6085 ₽/шт.</t>
+          <t>5749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 26Ш2 255х180х7,5х12 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>5156 ₽/шт.</t>
+          <t>5725 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш1 291х200х8х11 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>6765 ₽/шт.</t>
+          <t>6894 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш1 291х200х8х11 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>4582 ₽/шт.</t>
+          <t>6806 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш1 291х200х8х11 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
-          <t>6268 ₽/шт.</t>
+          <t>6867 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш1 291х200х8х11 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>6407 ₽/шт.</t>
+          <t>6878 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш1 291х200х8х11 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>5031 ₽/шт.</t>
+          <t>6821 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш1 291х200х8х11 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>4939 ₽/шт.</t>
+          <t>6818 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш1 291х200х8х11 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>5303 ₽/шт.</t>
+          <t>6863 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш1 294х200х8х12 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1170" t="inlineStr">
         <is>
-          <t>6805 ₽/шт.</t>
+          <t>6909 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 30Ш1 294х200х8х12 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 30Ш1 294х200х8х12 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>4045 ₽/шт.</t>
+          <t>6907 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 30Ш1 294х200х8х12 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 30Ш1 294х200х8х12 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>4940 ₽/шт.</t>
+          <t>6906 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш1 294х200х8х12 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>7101 ₽/шт.</t>
+          <t>6917 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш1 294х200х8х12 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>7404 ₽/шт.</t>
+          <t>6929 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш1 294х200х8х12 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>5676 ₽/шт.</t>
+          <t>6908 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш1 294х200х8х12 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>6961 ₽/шт.</t>
+          <t>6913 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш2 295х200х8,5х13 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>7186 ₽/шт.</t>
+          <t>6995 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш2 295х200х8,5х13 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
-          <t>5942 ₽/шт.</t>
+          <t>6994 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш2 295х200х8,5х13 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>7244 ₽/шт.</t>
+          <t>6996 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш2 295х200х8,5х13 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>4711 ₽/шт.</t>
+          <t>6949 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш2 295х200х8,5х13 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>4822 ₽/шт.</t>
+          <t>6983 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш2 295х200х8,5х13 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
-          <t>4448 ₽/шт.</t>
+          <t>6942 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш2 295х200х8,5х13 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>4745 ₽/шт.</t>
+          <t>6972 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш2 300х201х9х15 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>4105 ₽/шт.</t>
+          <t>7425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 30Ш2 300х201х9х15 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 30Ш2 300х201х9х15 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>6428 ₽/шт.</t>
+          <t>7422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 30Ш2 300х201х9х15 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 30Ш2 300х201х9х15 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>4091 ₽/шт.</t>
+          <t>7471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш2 300х201х9х15 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>4320 ₽/шт.</t>
+          <t>7432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш2 300х201х9х15 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>6566 ₽/шт.</t>
+          <t>7476 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш2 300х201х9х15 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>3918 ₽/шт.</t>
+          <t>7420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш2 300х201х9х15 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>6099 ₽/шт.</t>
+          <t>7456 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш3 299х200х9х15 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1191" t="inlineStr">
         <is>
-          <t>4661 ₽/шт.</t>
+          <t>7160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш3 299х200х9х15 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1192" t="inlineStr">
         <is>
-          <t>5142 ₽/шт.</t>
+          <t>7171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш3 299х200х9х15 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>5701 ₽/шт.</t>
+          <t>7179 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш3 299х200х9х15 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>5114 ₽/шт.</t>
+          <t>7166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш3 299х200х9х15 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>3927 ₽/шт.</t>
+          <t>7158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш3 299х200х9х15 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>5960 ₽/шт.</t>
+          <t>7187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш3 299х200х9х15 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>6056 ₽/шт.</t>
+          <t>7192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш1 334х249х8х11 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>7131 ₽/шт.</t>
+          <t>7925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 35Ш1 334х249х8х11 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 35Ш1 334х249х8х11 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>4419 ₽/шт.</t>
+          <t>7911 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 35Ш1 334х249х8х11 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 35Ш1 334х249х8х11 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>6067 ₽/шт.</t>
+          <t>7867 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш1 334х249х8х11 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>7195 ₽/шт.</t>
+          <t>7944 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш1 334х249х8х11 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>5003 ₽/шт.</t>
+          <t>7871 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш1 334х249х8х11 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>5078 ₽/шт.</t>
+          <t>7895 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш1 334х249х8х11 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>6269 ₽/шт.</t>
+          <t>7915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш1 338х250х9,5х12,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>6828 ₽/шт.</t>
+          <t>7995 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш1 338х250х9,5х12,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>5844 ₽/шт.</t>
+          <t>7975 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш1 338х250х9,5х12,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>4127 ₽/шт.</t>
+          <t>7956 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш1 338х250х9,5х12,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
-          <t>6686 ₽/шт.</t>
+          <t>7990 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш1 338х250х9,5х12,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
-          <t>4681 ₽/шт.</t>
+          <t>7972 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш1 338х250х9,5х12,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>6600 ₽/шт.</t>
+          <t>7986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш1 338х250х9,5х12,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>4357 ₽/шт.</t>
+          <t>7965 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш2 340х250х9х14 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>4873 ₽/шт.</t>
+          <t>8003 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 35Ш2 340х250х9х14 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 35Ш2 340х250х9х14 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>4991 ₽/шт.</t>
+          <t>8031 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 35Ш2 340х250х9х14 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 35Ш2 340х250х9х14 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>5750 ₽/шт.</t>
+          <t>8021 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш2 340х250х9х14 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>6565 ₽/шт.</t>
+          <t>8057 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш2 340х250х9х14 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1216" t="inlineStr">
         <is>
-          <t>6461 ₽/шт.</t>
+          <t>8053 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш2 340х250х9х14 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>5954 ₽/шт.</t>
+          <t>8047 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш2 340х250х9х14 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>3941 ₽/шт.</t>
+          <t>8002 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш2 341х250х10х14 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1219" t="inlineStr">
         <is>
-          <t>5539 ₽/шт.</t>
+          <t>8088 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш2 341х250х10х14 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1220" t="inlineStr">
         <is>
-          <t>7388 ₽/шт.</t>
+          <t>8106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш2 341х250х10х14 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1221" t="inlineStr">
         <is>
-          <t>4723 ₽/шт.</t>
+          <t>8078 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш2 341х250х10х14 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>4361 ₽/шт.</t>
+          <t>8068 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш2 341х250х10х14 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>6432 ₽/шт.</t>
+          <t>8092 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш2 341х250х10х14 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>4543 ₽/шт.</t>
+          <t>8074 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш2 341х250х10х14 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1225" t="inlineStr">
         <is>
-          <t>6671 ₽/шт.</t>
+          <t>8093 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш3 345х250х10,5х16 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1226" t="inlineStr">
         <is>
-          <t>4650 ₽/шт.</t>
+          <t>8189 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш3 345х250х10,5х16 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1227" t="inlineStr">
         <is>
-          <t>4477 ₽/шт.</t>
+          <t>8185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш3 345х250х10,5х16 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1228" t="inlineStr">
         <is>
-          <t>4335 ₽/шт.</t>
+          <t>8178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш3 345х250х10,5х16 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1229" t="inlineStr">
         <is>
-          <t>5776 ₽/шт.</t>
+          <t>8190 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш3 345х250х10,5х16 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1230" t="inlineStr">
         <is>
-          <t>6914 ₽/шт.</t>
+          <t>8242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш3 345х250х10,5х16 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>6163 ₽/шт.</t>
+          <t>8193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш3 345х250х10,5х16 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>6185 ₽/шт.</t>
+          <t>8201 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш1 383х299х9,5х12,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>4767 ₽/шт.</t>
+          <t>9347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 40Ш1 383х299х9,5х12,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 40Ш1 383х299х9,5х12,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>4319 ₽/шт.</t>
+          <t>9356 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 40Ш1 383х299х9,5х12,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 40Ш1 383х299х9,5х12,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>7138 ₽/шт.</t>
+          <t>9294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш1 383х299х9,5х12,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
-          <t>6400 ₽/шт.</t>
+          <t>9350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш1 383х299х9,5х12,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
-          <t>4456 ₽/шт.</t>
+          <t>9337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш1 383х299х9,5х12,5 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1238" t="inlineStr">
         <is>
-          <t>4153 ₽/шт.</t>
+          <t>9279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш1 383х299х9,5х12,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1239" t="inlineStr">
         <is>
-          <t>4353 ₽/шт.</t>
+          <t>9319 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш1 388х300х9,5х14 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1240" t="inlineStr">
         <is>
-          <t>7247 ₽/шт.</t>
+          <t>9415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш1 388х300х9,5х14 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1241" t="inlineStr">
         <is>
-          <t>5910 ₽/шт.</t>
+          <t>9370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш1 388х300х9,5х14 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1242" t="inlineStr">
         <is>
-          <t>6340 ₽/шт.</t>
+          <t>9374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш1 388х300х9,5х14 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1243" t="inlineStr">
         <is>
-          <t>6826 ₽/шт.</t>
+          <t>9382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш1 388х300х9,5х14 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>4506 ₽/шт.</t>
+          <t>9366 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш1 388х300х9,5х14 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
-          <t>6896 ₽/шт.</t>
+          <t>9394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш1 388х300х9,5х14 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>7244 ₽/шт.</t>
+          <t>9413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш2 390х300х10х16 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>6508 ₽/шт.</t>
+          <t>9459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 40Ш2 390х300х10х16 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 40Ш2 390х300х10х16 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
-          <t>6004 ₽/шт.</t>
+          <t>9442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 40Ш2 390х300х10х16 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 40Ш2 390х300х10х16 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>5703 ₽/шт.</t>
+          <t>9449 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш2 390х300х10х16 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1250" t="inlineStr">
         <is>
-          <t>7323 ₽/шт.</t>
+          <t>9461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш2 390х300х10х16 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>4777 ₽/шт.</t>
+          <t>9424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш2 390х300х10х16 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>5192 ₽/шт.</t>
+          <t>9428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш2 390х300х10х16 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1253" t="inlineStr">
         <is>
-          <t>4656 ₽/шт.</t>
+          <t>9419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш2 392х300х11,5х16 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1254" t="inlineStr">
         <is>
-          <t>6780 ₽/шт.</t>
+          <t>9521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш2 392х300х11,5х16 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1255" t="inlineStr">
         <is>
-          <t>5212 ₽/шт.</t>
+          <t>9503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш2 392х300х11,5х16 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1256" t="inlineStr">
         <is>
-          <t>6421 ₽/шт.</t>
+          <t>9508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш2 392х300х11,5х16 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1257" t="inlineStr">
         <is>
-          <t>6513 ₽/шт.</t>
+          <t>9514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш2 392х300х11,5х16 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1258" t="inlineStr">
         <is>
-          <t>4359 ₽/шт.</t>
+          <t>9470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш2 392х300х11,5х16 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
-          <t>4951 ₽/шт.</t>
+          <t>9497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш2 392х300х11,5х16 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
-          <t>4193 ₽/шт.</t>
+          <t>9461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш3 396х300х12,5х18 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>4213 ₽/шт.</t>
+          <t>9679 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш3 396х300х12,5х18 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>5669 ₽/шт.</t>
+          <t>9717 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш3 396х300х12,5х18 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>4741 ₽/шт.</t>
+          <t>9713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш3 396х300х12,5х18 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>4373 ₽/шт.</t>
+          <t>9683 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш3 396х300х12,5х18 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1265" t="inlineStr">
         <is>
-          <t>4152 ₽/шт.</t>
+          <t>9648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш3 396х300х12,5х18 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1266" t="inlineStr">
         <is>
-          <t>6629 ₽/шт.</t>
+          <t>9719 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш3 396х300х12,5х18 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1267" t="inlineStr">
         <is>
-          <t>5266 ₽/шт.</t>
+          <t>9714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 45Ш1 440х300х11х18 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>6913 ₽/шт.</t>
+          <t>10446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 45Ш1 440х300х11х18 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 45Ш1 440х300х11х18 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
-          <t>6901 ₽/шт.</t>
+          <t>10416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 45Ш1 440х300х11х18 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 45Ш1 440х300х11х18 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>5162 ₽/шт.</t>
+          <t>10426 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 45Ш1 440х300х11х18 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>4655 ₽/шт.</t>
+          <t>10397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 45Ш1 440х300х11х18 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>5722 ₽/шт.</t>
+          <t>10422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 45Ш1 440х300х11х18 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>4168 ₽/шт.</t>
+          <t>10390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 45Ш1 440х300х11х18 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>7507 ₽/шт.</t>
+          <t>10460 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш1 482х300х11х15 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
-          <t>5716 ₽/шт.</t>
+          <t>11129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 50Ш1 482х300х11х15 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 50Ш1 482х300х11х15 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
-          <t>6650 ₽/шт.</t>
+          <t>11139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 50Ш1 482х300х11х15 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 50Ш1 482х300х11х15 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
-          <t>7081 ₽/шт.</t>
+          <t>11135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш1 482х300х11х15 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
-          <t>7262 ₽/шт.</t>
+          <t>11151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш1 482х300х11х15 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>5767 ₽/шт.</t>
+          <t>11130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш1 482х300х11х15 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
-          <t>4191 ₽/шт.</t>
+          <t>11129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш1 482х300х11х15 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
-          <t>5828 ₽/шт.</t>
+          <t>11131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш1 484х300х11х15 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>5792 ₽/шт.</t>
+          <t>11200 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш1 484х300х11х15 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>4313 ₽/шт.</t>
+          <t>11155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш1 484х300х11х15 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>5015 ₽/шт.</t>
+          <t>11181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш1 484х300х11х15 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>5769 ₽/шт.</t>
+          <t>11197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш1 484х300х11х15 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
-          <t>4618 ₽/шт.</t>
+          <t>11157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш1 484х300х11х15 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
-          <t>5835 ₽/шт.</t>
+          <t>11203 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш1 484х300х11х15 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
-          <t>5435 ₽/шт.</t>
+          <t>11197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш2 487х300х14,5х17,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
-          <t>6617 ₽/шт.</t>
+          <t>11275 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 50Ш2 487х300х14,5х17,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 50Ш2 487х300х14,5х17,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>5795 ₽/шт.</t>
+          <t>11212 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 50Ш2 487х300х14,5х17,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 50Ш2 487х300х14,5х17,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>4402 ₽/шт.</t>
+          <t>11227 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш2 487х300х14,5х17,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>4275 ₽/шт.</t>
+          <t>11207 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш2 487х300х14,5х17,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>5395 ₽/шт.</t>
+          <t>11212 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш2 487х300х14,5х17,5 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>6358 ₽/шт.</t>
+          <t>11254 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш2 487х300х14,5х17,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>6344 ₽/шт.</t>
+          <t>11239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш2 489х300х14,5х17,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>6908 ₽/шт.</t>
+          <t>11329 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш2 489х300х14,5х17,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>7141 ₽/шт.</t>
+          <t>11353 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш2 489х300х14,5х17,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
-          <t>4385 ₽/шт.</t>
+          <t>11303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш2 489х300х14,5х17,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>6707 ₽/шт.</t>
+          <t>11328 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш2 489х300х14,5х17,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1300" t="inlineStr">
         <is>
-          <t>4466 ₽/шт.</t>
+          <t>11306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш2 489х300х14,5х17,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>5085 ₽/шт.</t>
+          <t>11317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш2 489х300х14,5х17,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>7319 ₽/шт.</t>
+          <t>11361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш3 493х300х15,5х20,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>4495 ₽/шт.</t>
+          <t>11555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 50Ш3 493х300х15,5х20,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 50Ш3 493х300х15,5х20,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
-          <t>4294 ₽/шт.</t>
+          <t>11503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 50Ш3 493х300х15,5х20,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 50Ш3 493х300х15,5х20,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
-          <t>3937 ₽/шт.</t>
+          <t>11525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш3 493х300х15,5х20,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>5121 ₽/шт.</t>
+          <t>11558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш3 493х300х15,5х20,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>6271 ₽/шт.</t>
+          <t>11568 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш3 493х300х15,5х20,5 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
-          <t>4322 ₽/шт.</t>
+          <t>11550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш3 493х300х15,5х20,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
-          <t>6529 ₽/шт.</t>
+          <t>11570 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш3 495х300х15,5х20,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1310" t="inlineStr">
         <is>
-          <t>6960 ₽/шт.</t>
+          <t>11608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш3 495х300х15,5х20,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1311" t="inlineStr">
         <is>
-          <t>4913 ₽/шт.</t>
+          <t>11591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш3 495х300х15,5х20,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1312" t="inlineStr">
         <is>
-          <t>7465 ₽/шт.</t>
+          <t>11622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш3 495х300х15,5х20,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1313" t="inlineStr">
         <is>
-          <t>4761 ₽/шт.</t>
+          <t>11573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш3 495х300х15,5х20,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1314" t="inlineStr">
         <is>
-          <t>4397 ₽/шт.</t>
+          <t>11571 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш3 495х300х15,5х20,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1315" t="inlineStr">
         <is>
-          <t>6030 ₽/шт.</t>
+          <t>11603 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш3 495х300х15,5х20,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1316" t="inlineStr">
         <is>
-          <t>5042 ₽/шт.</t>
+          <t>11596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш4 499х300х16,5х23,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
-          <t>6466 ₽/шт.</t>
+          <t>11886 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 50Ш4 499х300х16,5х23,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 50Ш4 499х300х16,5х23,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1318" t="inlineStr">
         <is>
-          <t>5106 ₽/шт.</t>
+          <t>11885 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 50Ш4 499х300х16,5х23,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 50Ш4 499х300х16,5х23,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1319" t="inlineStr">
         <is>
-          <t>5773 ₽/шт.</t>
+          <t>11869 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш4 499х300х16,5х23,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1320" t="inlineStr">
         <is>
-          <t>6501 ₽/шт.</t>
+          <t>11886 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш4 499х300х16,5х23,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
-          <t>5152 ₽/шт.</t>
+          <t>11878 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш4 499х300х16,5х23,5 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1322" t="inlineStr">
         <is>
-          <t>5420 ₽/шт.</t>
+          <t>11882 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш4 499х300х16,5х23,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1323" t="inlineStr">
         <is>
-          <t>7007 ₽/шт.</t>
+          <t>11893 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш4 501х300х16,5х23,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1324" t="inlineStr">
         <is>
-          <t>5548 ₽/шт.</t>
+          <t>12024 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш4 501х300х16,5х23,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1325" t="inlineStr">
         <is>
-          <t>4376 ₽/шт.</t>
+          <t>12020 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш4 501х300х16,5х23,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1326" t="inlineStr">
         <is>
-          <t>6744 ₽/шт.</t>
+          <t>12064 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш4 501х300х16,5х23,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1327" t="inlineStr">
         <is>
-          <t>5843 ₽/шт.</t>
+          <t>12060 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш4 501х300х16,5х23,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
-          <t>7025 ₽/шт.</t>
+          <t>12071 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш4 501х300х16,5х23,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1329" t="inlineStr">
         <is>
-          <t>3998 ₽/шт.</t>
+          <t>12015 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш4 501х300х16,5х23,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>5608 ₽/шт.</t>
+          <t>12026 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш1 580х320х12х17 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>5734 ₽/шт.</t>
+          <t>12462 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш1 580х320х12х17 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1332" t="inlineStr">
         <is>
-          <t>4632 ₽/шт.</t>
+          <t>12417 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш1 580х320х12х17 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1333" t="inlineStr">
         <is>
-          <t>6446 ₽/шт.</t>
+          <t>12473 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш1 580х320х12х17 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1334" t="inlineStr">
         <is>
-          <t>6202 ₽/шт.</t>
+          <t>12464 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш1 580х320х12х17 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1335" t="inlineStr">
         <is>
-          <t>6983 ₽/шт.</t>
+          <t>12473 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш1 580х320х12х17 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1336" t="inlineStr">
         <is>
-          <t>4341 ₽/шт.</t>
+          <t>12415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш1 580х320х12х17 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1337" t="inlineStr">
         <is>
-          <t>4702 ₽/шт.</t>
+          <t>12441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш1 582х300х12х17 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1338" t="inlineStr">
         <is>
-          <t>7002 ₽/шт.</t>
+          <t>12508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 60Ш1 582х300х12х17 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 60Ш1 582х300х12х17 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1339" t="inlineStr">
         <is>
-          <t>5982 ₽/шт.</t>
+          <t>12474 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 60Ш1 582х300х12х17 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 60Ш1 582х300х12х17 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1340" t="inlineStr">
         <is>
-          <t>4271 ₽/шт.</t>
+          <t>12503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш1 582х300х12х17 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1341" t="inlineStr">
         <is>
-          <t>4714 ₽/шт.</t>
+          <t>12474 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш1 582х300х12х17 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1342" t="inlineStr">
         <is>
-          <t>5162 ₽/шт.</t>
+          <t>12489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш1 582х300х12х17 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>5831 ₽/шт.</t>
+          <t>12498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш1 582х300х12х17 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1344" t="inlineStr">
         <is>
-          <t>6300 ₽/шт.</t>
+          <t>12507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш2 587х320х16х20,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1345" t="inlineStr">
         <is>
-          <t>6349 ₽/шт.</t>
+          <t>12538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш2 587х320х16х20,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1346" t="inlineStr">
         <is>
-          <t>6312 ₽/шт.</t>
+          <t>12536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш2 587х320х16х20,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1347" t="inlineStr">
         <is>
-          <t>6986 ₽/шт.</t>
+          <t>12551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш2 587х320х16х20,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1348" t="inlineStr">
         <is>
-          <t>4250 ₽/шт.</t>
+          <t>12530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш2 587х320х16х20,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1349" t="inlineStr">
         <is>
-          <t>4732 ₽/шт.</t>
+          <t>12531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш2 587х320х16х20,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1350" t="inlineStr">
         <is>
-          <t>7337 ₽/шт.</t>
+          <t>12551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш2 587х320х16х20,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1351" t="inlineStr">
         <is>
-          <t>6962 ₽/шт.</t>
+          <t>12549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш2 589х300х16х20,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1352" t="inlineStr">
         <is>
-          <t>6622 ₽/шт.</t>
+          <t>12574 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 60Ш2 589х300х16х20,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 60Ш2 589х300х16х20,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1353" t="inlineStr">
         <is>
-          <t>7493 ₽/шт.</t>
+          <t>12563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 60Ш2 589х300х16х20,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 60Ш2 589х300х16х20,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>5915 ₽/шт.</t>
+          <t>12587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш2 589х300х16х20,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>7241 ₽/шт.</t>
+          <t>12582 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш2 589х300х16х20,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>5272 ₽/шт.</t>
+          <t>12559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш2 589х300х16х20,5 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>4315 ₽/шт.</t>
+          <t>12553 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш2 589х300х16х20,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1358" t="inlineStr">
         <is>
-          <t>6954 ₽/шт.</t>
+          <t>12575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш3 596х320х18х24,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1359" t="inlineStr">
         <is>
-          <t>6237 ₽/шт.</t>
+          <t>12698 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш3 596х320х18х24,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1360" t="inlineStr">
         <is>
-          <t>5357 ₽/шт.</t>
+          <t>12686 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш3 596х320х18х24,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1361" t="inlineStr">
         <is>
-          <t>4731 ₽/шт.</t>
+          <t>12675 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш3 596х320х18х24,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1362" t="inlineStr">
         <is>
-          <t>4542 ₽/шт.</t>
+          <t>12665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш3 596х320х18х24,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1363" t="inlineStr">
         <is>
-          <t>6000 ₽/шт.</t>
+          <t>12691 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш3 596х320х18х24,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1364" t="inlineStr">
         <is>
-          <t>4903 ₽/шт.</t>
+          <t>12676 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш3 596х320х18х24,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1365" t="inlineStr">
         <is>
-          <t>6095 ₽/шт.</t>
+          <t>12695 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш3 597х300х18х24,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>5600 ₽/шт.</t>
+          <t>12798 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 60Ш3 597х300х18х24,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 60Ш3 597х300х18х24,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>4876 ₽/шт.</t>
+          <t>12800 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 60Ш3 597х300х18х24,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 60Ш3 597х300х18х24,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>7351 ₽/шт.</t>
+          <t>12795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш3 597х300х18х24,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
-          <t>7103 ₽/шт.</t>
+          <t>12799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш3 597х300х18х24,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1370" t="inlineStr">
         <is>
-          <t>4598 ₽/шт.</t>
+          <t>12763 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш3 597х300х18х24,5 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1371" t="inlineStr">
         <is>
-          <t>4244 ₽/шт.</t>
+          <t>12759 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш3 597х300х18х24,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1372" t="inlineStr">
         <is>
-          <t>5137 ₽/шт.</t>
+          <t>12797 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш4 603х320х20х28,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1373" t="inlineStr">
         <is>
-          <t>7102 ₽/шт.</t>
+          <t>13084 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш4 603х320х20х28,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1374" t="inlineStr">
         <is>
-          <t>7474 ₽/шт.</t>
+          <t>13087 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш4 603х320х20х28,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1375" t="inlineStr">
         <is>
-          <t>5394 ₽/шт.</t>
+          <t>13064 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш4 603х320х20х28,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
-          <t>6513 ₽/шт.</t>
+          <t>13079 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш4 603х320х20х28,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
-          <t>4570 ₽/шт.</t>
+          <t>13054 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш4 603х320х20х28,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>6022 ₽/шт.</t>
+          <t>13064 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш4 603х320х20х28,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>6152 ₽/шт.</t>
+          <t>13078 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш4 605х300х20х28,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>6795 ₽/шт.</t>
+          <t>13116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 60Ш4 605х300х20х28,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 60Ш4 605х300х20х28,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
-          <t>3987 ₽/шт.</t>
+          <t>13092 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 60Ш4 605х300х20х28,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 60Ш4 605х300х20х28,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>6351 ₽/шт.</t>
+          <t>13088 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш4 605х300х20х28,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>6374 ₽/шт.</t>
+          <t>13105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш4 605х300х20х28,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>5000 ₽/шт.</t>
+          <t>13089 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш4 605х300х20х28,5 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>5158 ₽/шт.</t>
+          <t>13092 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш4 605х300х20х28,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1386" t="inlineStr">
         <is>
-          <t>6842 ₽/шт.</t>
+          <t>13118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш1 683х320х13,5х19 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1387" t="inlineStr">
         <is>
-          <t>6796 ₽/шт.</t>
+          <t>13173 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш1 683х320х13,5х19 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
-          <t>5565 ₽/шт.</t>
+          <t>13127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш1 683х320х13,5х19 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1389" t="inlineStr">
         <is>
-          <t>7396 ₽/шт.</t>
+          <t>13186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш1 683х320х13,5х19 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>6984 ₽/шт.</t>
+          <t>13181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш1 683х320х13,5х19 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
-          <t>5932 ₽/шт.</t>
+          <t>13155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш1 683х320х13,5х19 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
-          <t>5594 ₽/шт.</t>
+          <t>13146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш1 683х320х13,5х19 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
-          <t>4012 ₽/шт.</t>
+          <t>13120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш1 692х300х13х20 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1394" t="inlineStr">
         <is>
-          <t>6741 ₽/шт.</t>
+          <t>13389 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш1 692х300х13х20 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш1 692х300х13х20 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1395" t="inlineStr">
         <is>
-          <t>5087 ₽/шт.</t>
+          <t>13363 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш1 692х300х13х20 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш1 692х300х13х20 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1396" t="inlineStr">
         <is>
-          <t>6209 ₽/шт.</t>
+          <t>13300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш1 692х300х13х20 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1397" t="inlineStr">
         <is>
-          <t>5690 ₽/шт.</t>
+          <t>13302 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш1 692х300х13х20 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1398" t="inlineStr">
         <is>
-          <t>7330 ₽/шт.</t>
+          <t>13404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш1 692х300х13х20 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1399" t="inlineStr">
         <is>
-          <t>6000 ₽/шт.</t>
+          <t>13313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш1 692х300х13х20 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1400" t="inlineStr">
         <is>
-          <t>6457 ₽/шт.</t>
+          <t>13382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш2 691х320х15х23 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1401" t="inlineStr">
         <is>
-          <t>4575 ₽/шт.</t>
+          <t>13193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш2 691х320х15х23 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>3923 ₽/шт.</t>
+          <t>13186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш2 691х320х15х23 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>6746 ₽/шт.</t>
+          <t>13209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш2 691х320х15х23 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1404" t="inlineStr">
         <is>
-          <t>5363 ₽/шт.</t>
+          <t>13207 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш2 691х320х15х23 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1405" t="inlineStr">
         <is>
-          <t>4307 ₽/шт.</t>
+          <t>13187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш2 691х320х15х23 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1406" t="inlineStr">
         <is>
-          <t>5304 ₽/шт.</t>
+          <t>13205 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш2 691х320х15х23 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1407" t="inlineStr">
         <is>
-          <t>5548 ₽/шт.</t>
+          <t>13208 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш2 698х300х15х23 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1408" t="inlineStr">
         <is>
-          <t>6390 ₽/шт.</t>
+          <t>13638 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш2 698х300х15х23 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш2 698х300х15х23 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1409" t="inlineStr">
         <is>
-          <t>5975 ₽/шт.</t>
+          <t>13593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш2 698х300х15х23 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш2 698х300х15х23 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1410" t="inlineStr">
         <is>
-          <t>6014 ₽/шт.</t>
+          <t>13584 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш2 698х300х15х23 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1411" t="inlineStr">
         <is>
-          <t>4055 ₽/шт.</t>
+          <t>13554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш2 698х300х15х23 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1412" t="inlineStr">
         <is>
-          <t>4000 ₽/шт.</t>
+          <t>13546 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш2 698х300х15х23 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1413" t="inlineStr">
         <is>
-          <t>5713 ₽/шт.</t>
+          <t>13573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш2 698х300х15х23 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1414" t="inlineStr">
         <is>
-          <t>4600 ₽/шт.</t>
+          <t>13570 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш3 700х320х18х27,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>5280 ₽/шт.</t>
+          <t>13652 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш3 700х320х18х27,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1416" t="inlineStr">
         <is>
-          <t>5284 ₽/шт.</t>
+          <t>13681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш3 700х320х18х27,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1417" t="inlineStr">
         <is>
-          <t>5914 ₽/шт.</t>
+          <t>13703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш3 700х320х18х27,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1418" t="inlineStr">
         <is>
-          <t>7243 ₽/шт.</t>
+          <t>13709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш3 700х320х18х27,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1419" t="inlineStr">
         <is>
-          <t>5068 ₽/шт.</t>
+          <t>13642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш3 700х320х18х27,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1420" t="inlineStr">
         <is>
-          <t>4256 ₽/шт.</t>
+          <t>13639 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш3 700х320х18х27,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1421" t="inlineStr">
         <is>
-          <t>5648 ₽/шт.</t>
+          <t>13692 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш3 707х300х18х27,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1422" t="inlineStr">
         <is>
-          <t>4310 ₽/шт.</t>
+          <t>13726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш3 707х300х18х27,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш3 707х300х18х27,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1423" t="inlineStr">
         <is>
-          <t>5003 ₽/шт.</t>
+          <t>13737 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш3 707х300х18х27,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш3 707х300х18х27,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
-          <t>4510 ₽/шт.</t>
+          <t>13741 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш3 707х300х18х27,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
-          <t>4376 ₽/шт.</t>
+          <t>13729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш3 707х300х18х27,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
-          <t>6961 ₽/шт.</t>
+          <t>13755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш3 707х300х18х27,5 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>5381 ₽/шт.</t>
+          <t>13745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш3 707х300х18х27,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
-          <t>6087 ₽/шт.</t>
+          <t>13751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш4 708х320х20,5х31,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1429" t="inlineStr">
         <is>
-          <t>6169 ₽/шт.</t>
+          <t>13786 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш4 708х320х20,5х31,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1430" t="inlineStr">
         <is>
-          <t>6221 ₽/шт.</t>
+          <t>13810 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш4 708х320х20,5х31,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1431" t="inlineStr">
         <is>
-          <t>5012 ₽/шт.</t>
+          <t>13774 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш4 708х320х20,5х31,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1432" t="inlineStr">
         <is>
-          <t>5421 ₽/шт.</t>
+          <t>13784 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш4 708х320х20,5х31,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1433" t="inlineStr">
         <is>
-          <t>6049 ₽/шт.</t>
+          <t>13786 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш4 708х320х20,5х31,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1434" t="inlineStr">
         <is>
-          <t>5088 ₽/шт.</t>
+          <t>13775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш4 708х320х20,5х31,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1435" t="inlineStr">
         <is>
-          <t>4927 ₽/шт.</t>
+          <t>13764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш4 715х300х20,5х31,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1436" t="inlineStr">
         <is>
-          <t>7102 ₽/шт.</t>
+          <t>13852 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш4 715х300х20,5х31,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш4 715х300х20,5х31,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1437" t="inlineStr">
         <is>
-          <t>6036 ₽/шт.</t>
+          <t>13845 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш4 715х300х20,5х31,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш4 715х300х20,5х31,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1438" t="inlineStr">
         <is>
-          <t>6756 ₽/шт.</t>
+          <t>13830 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш4 715х300х20,5х31,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1439" t="inlineStr">
         <is>
-          <t>6073 ₽/шт.</t>
+          <t>13834 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш4 715х300х20,5х31,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1440" t="inlineStr">
         <is>
-          <t>5630 ₽/шт.</t>
+          <t>13826 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш4 715х300х20,5х31,5 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1441" t="inlineStr">
         <is>
-          <t>5676 ₽/шт.</t>
+          <t>13827 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш4 715х300х20,5х31,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1442" t="inlineStr">
         <is>
-          <t>7119 ₽/шт.</t>
+          <t>13853 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш5 718х320х23х36,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1443" t="inlineStr">
         <is>
-          <t>6300 ₽/шт.</t>
+          <t>13865 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш5 718х320х23х36,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1444" t="inlineStr">
         <is>
-          <t>4108 ₽/шт.</t>
+          <t>13861 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш5 718х320х23х36,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1445" t="inlineStr">
         <is>
-          <t>6555 ₽/шт.</t>
+          <t>13868 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш5 718х320х23х36,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1446" t="inlineStr">
         <is>
-          <t>6954 ₽/шт.</t>
+          <t>13869 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш5 718х320х23х36,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1447" t="inlineStr">
         <is>
-          <t>5316 ₽/шт.</t>
+          <t>13865 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш5 718х320х23х36,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1448" t="inlineStr">
         <is>
-          <t>5077 ₽/шт.</t>
+          <t>13862 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш5 718х320х23х36,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
-          <t>4799 ₽/шт.</t>
+          <t>13861 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш5 725х300х23х36,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1450" t="inlineStr">
         <is>
-          <t>4374 ₽/шт.</t>
+          <t>13904 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш5 725х300х23х36,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш5 725х300х23х36,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1451" t="inlineStr">
         <is>
-          <t>5625 ₽/шт.</t>
+          <t>13924 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш5 725х300х23х36,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш5 725х300х23х36,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1452" t="inlineStr">
         <is>
-          <t>6237 ₽/шт.</t>
+          <t>13919 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш5 725х300х23х36,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1453" t="inlineStr">
         <is>
-          <t>7245 ₽/шт.</t>
+          <t>13929 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш5 725х300х23х36,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1454" t="inlineStr">
         <is>
-          <t>6175 ₽/шт.</t>
+          <t>13920 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш5 725х300х23х36,5 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1455" t="inlineStr">
         <is>
-          <t>7499 ₽/шт.</t>
+          <t>13941 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш5 725х300х23х36,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1456" t="inlineStr">
         <is>
-          <t>6307 ₽/шт.</t>
+          <t>13925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 80Ш1 782х300х13,5х17 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1457" t="inlineStr">
         <is>
-          <t>7122 ₽/шт.</t>
+          <t>14008 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 80Ш1 782х300х13,5х17 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 80Ш1 782х300х13,5х17 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1458" t="inlineStr">
         <is>
-          <t>5924 ₽/шт.</t>
+          <t>13947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 80Ш1 782х300х13,5х17 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 80Ш1 782х300х13,5х17 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1459" t="inlineStr">
         <is>
-          <t>4286 ₽/шт.</t>
+          <t>13971 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 80Ш1 782х300х13,5х17 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1460" t="inlineStr">
         <is>
-          <t>5318 ₽/шт.</t>
+          <t>13953 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 80Ш1 782х300х13,5х17 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
-          <t>7024 ₽/шт.</t>
+          <t>13999 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 80Ш1 782х300х13,5х17 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
-          <t>7096 ₽/шт.</t>
+          <t>14003 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 80Ш1 782х300х13,5х17 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>6569 ₽/шт.</t>
+          <t>13979 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 80Ш2 792х300х14х22 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
-          <t>7294 ₽/шт.</t>
+          <t>14121 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 80Ш2 792х300х14х22 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 80Ш2 792х300х14х22 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1465" t="inlineStr">
         <is>
-          <t>5689 ₽/шт.</t>
+          <t>14118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 80Ш2 792х300х14х22 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 80Ш2 792х300х14х22 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1466" t="inlineStr">
         <is>
-          <t>6232 ₽/шт.</t>
+          <t>14117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 80Ш2 792х300х14х22 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1467" t="inlineStr">
         <is>
-          <t>5431 ₽/шт.</t>
+          <t>14114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 80Ш2 792х300х14х22 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1468" t="inlineStr">
         <is>
-          <t>5960 ₽/шт.</t>
+          <t>14118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 80Ш2 792х300х14х22 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1469" t="inlineStr">
         <is>
-          <t>6326 ₽/шт.</t>
+          <t>14120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 80Ш2 792х300х14х22 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1470" t="inlineStr">
         <is>
-          <t>4753 ₽/шт.</t>
+          <t>14110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 90Ш1 881х299х15х18,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1471" t="inlineStr">
         <is>
-          <t>7296 ₽/шт.</t>
+          <t>14257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 90Ш1 881х299х15х18,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 90Ш1 881х299х15х18,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1472" t="inlineStr">
         <is>
-          <t>6671 ₽/шт.</t>
+          <t>14248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 90Ш1 881х299х15х18,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 90Ш1 881х299х15х18,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1473" t="inlineStr">
         <is>
-          <t>6777 ₽/шт.</t>
+          <t>14222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 90Ш1 881х299х15х18,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1474" t="inlineStr">
         <is>
-          <t>5059 ₽/шт.</t>
+          <t>14221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 90Ш1 881х299х15х18,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1475" t="inlineStr">
         <is>
-          <t>7150 ₽/шт.</t>
+          <t>14252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 90Ш1 881х299х15х18,5 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1476" t="inlineStr">
         <is>
-          <t>4839 ₽/шт.</t>
+          <t>14214 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 90Ш1 881х299х15х18,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1477" t="inlineStr">
         <is>
-          <t>4642 ₽/шт.</t>
+          <t>14204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 90Ш2 890х299х15х23 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1478" t="inlineStr">
         <is>
-          <t>6489 ₽/шт.</t>
+          <t>14329 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 90Ш2 890х299х15х23 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 90Ш2 890х299х15х23 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1479" t="inlineStr">
         <is>
-          <t>4752 ₽/шт.</t>
+          <t>14279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 90Ш2 890х299х15х23 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 90Ш2 890х299х15х23 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1480" t="inlineStr">
         <is>
-          <t>4348 ₽/шт.</t>
+          <t>14303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 90Ш2 890х299х15х23 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1481" t="inlineStr">
         <is>
-          <t>6337 ₽/шт.</t>
+          <t>14327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 90Ш2 890х299х15х23 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1482" t="inlineStr">
         <is>
-          <t>5596 ₽/шт.</t>
+          <t>14310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 90Ш2 890х299х15х23 мм Ст3пс СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1483" t="inlineStr">
         <is>
-          <t>4000 ₽/шт.</t>
+          <t>14260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 90Ш2 890х299х15х23 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1484" t="inlineStr">
         <is>
-          <t>4557 ₽/шт.</t>
+          <t>14298 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>